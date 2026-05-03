--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth SPITZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative study on the basic psychological needs of diabetic patients within the Facebook group of the “Slow Diabetes” movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naïditch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year post-intervention effectiveness of a proportionate universal intervention in reducing social inequalities of weight status among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Uwizeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.202977. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the DBS-PS (Deep Brain Stimulation-Perception Scale): Assessing parkinsonian patients' expectations to prevent post-operative disappointment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benatru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of the Neurological Sciences, 462, pp.123093. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2024.123093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flare-OA-16 questionnaire measuring flare in knee and hip osteoarthritis in the patient perspective: scale reduction and validation using a Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.111488. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-year postintervention follow-up of adolescents participating in the management of overweight and social inequalities (PRALIMAP-INÈS intervention): the PRALIMAP-CINeCO survey protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dosda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e083090. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary intake and physical activity in reducing weight social inequalities among adolescents: an application of G-formula to PRALIMAP-INÈS trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.182-191. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114524001090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportionate universalism intervention is effective for tackling nutritional social gradient in adolescents: the PRALIMAP-INÈS mixed randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou-Moutawakirou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2023.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness perceptions in pre-operative Parkinson’s disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (5), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-023-02629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Mindfulness-Trait as a Protective Factor for Post-Natal Depression: A Preliminary Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1545. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of the Flare-OA Questionnaire for Measuring Flare in Knee and Hip Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.689-696. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2021.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson’s Disease and Bilateral Subthalamic Nuclei Deep Brain Stimulation: Beneficial Effects of Preoperative Cognitive Restructuration Therapy on Postoperative Social Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wneu.2020.09.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital practices for the implementation of patient partnership in a multi-national European region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Breinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaa153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a socially adapted intervention in reducing social inequalities in adolescence weight. The PRALIMAP-INÈS school-based mixed trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-020-0520-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity rather than sedentary behaviour is socially determined in French adolescents with overweight and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.106043. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentaire des décisions en fin de vie en néonatalogie dans les maternités de type III en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Palliative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4-5), pp.224-225. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medpal.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Preliminary Definition and Domains of Flare in Knee and Hip Osteoarthritis (OA): Consensus Building of the Flare-in-OA OMERACT Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcenilla-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.1188-1191. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.181085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional and social repercussions of stroke on patient-family caregiver dyads: Analysis of diverging attitudes and profiles of the differing dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215425. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Stress protection for postnatal dEpREssioN prEvention (SERENE): a protocol for an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.e018317. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking bad news in prenatal medicine: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02646838.2016.1253052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines” [J Clin Epidemiol 2016;69:70–78]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351 (9), pp.29. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.351.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENATAL DETERMINANTS OF PARENTAL ATTACHMENT AND PARENTING ALLIANCE: HOW DO MOTHERS AND FATHERS DIFFER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Mental Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.183-197. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/imhj.21628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing social inequalities in access to overweight and obesity care management for adolescents: The PRALIMAP-INÈS trial protocol and inclusion data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.141-157. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conctc.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État psychologique des futurs parents après le diagnostic prénatal d’une pathologie fœtale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (8), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between postural control and psychological factors in vestibular schwannoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-160588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health capability of family caregivers: how different factors interrelate and their respective contributions using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.364. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement, parentalité et diagnostic prénatal : perspectives théorique, clinique et de recherche en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.399-415. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative balance control compensation in patients with a vestibular schwannoma: Does tumor size matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (4), pp.787 - 793. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating change and impact of illness perceptions among patients with memory complaints and their next of kin during the diagnosis process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychogeriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (02), pp.348-350. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S104161021400129X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Quality of Life Assessment: Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia : Reflexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201427208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults: impact at 12-month follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2_suppl), pp.83 - 87. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913483336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item reduction based on rigorous methodological guidelines is necessary to maintain validity when shortening composite measurement scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (7), pp.710 - 718. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2012.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosurgery in Parkinson's disease: Social adjustment, quality of life and coping strategies*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Honorat Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lerond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jevita Potheegadoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Regeneration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (30), pp.2856 - 2867. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1673-5374.2013.30.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between traits optimism and anxiety and health-related quality of life in patients hospitalized for chronic diseases: data from the SATISQOL study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7525-11-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00851473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiety symptoms and coping strategies in the perinatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2393-13-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00920687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of eye movement desensitization and reprocessing treatment in post-traumatic stress disorder after childbirth: a randomized controlled trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (7), pp.866 - 868. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aogs.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of “eye movement desensitization and reprocessing” psychotherapy in the treatment of female victims of intimate partner rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of quality of life, mental health, and coping strategies in amyotrophic lateral sclerosis: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (11), pp.1181-4. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2012.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de changements de comportements dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of active coping strategies on survival in ALS: the first pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Other Motor Neuron Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17482968.2012.711835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies in MS patients with frontal cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bungener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000337905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2010.541910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gap Concept as a Quality of Life Measure: Validation Study of the Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (2), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-010-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of personal goal disturbance on psychological distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques psychologiques des patients coronariens en situation de gestion de la frustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (4), pp.268. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, postnatal depression and baby gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kabuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2702.2006.01911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Health Geogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.50. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00433008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation et conduites d'observance thérapeutique: exemple de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.291-307. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content of quality-of-life instruments is affected by item-generation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retel-Rude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal depression and coping: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (3), pp.323-326. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression pré et postnatale, style de coping et étayage « social » : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 81, pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multidimensionnelle du coping: Validation du Brief COPE sur une population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre Neurosciences et Thérapie avec le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting médiation 2020:" Activités équestres et différences, difficultés sociales et violences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Sep 2020, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Partner Approach in healthcare: between representations and application. An interregional qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Voz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breibbauer M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, perception et définition du concept « Patient Partenaire de Soins » : données d’une enquête lorraine réalisée au cours d’un séminaire sur l’éducation thérapeutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du programme MBRP en thérapie avec le cheval auprès de patients présentant une addiction et des troubles comorbides en post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: "Pratiques et interventions en psychologie de la santé".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en post-cure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Muller, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des perceptions de l’aidant sur la qualité de vie du patient présentant des troubles mnésiques. Approche dyadique en consultation mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en postcure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé, AFPSA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de stress post traumatique suite à l'accouchement : Etude prospective des facteurs de risque sur deux populations de femmes françaises et tunisiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche aux applications cliniques : facteurs psychologiques et chirurgie du schwannome vestibulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sous thalamique dans la maladie de Parkinson : effets bénéfiques d'une restructuration cognitive préopératoire sur l'adaptation sociale postopératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des freins et des leviers à l’implémentation de l’ «Approche Patient Partenaire de Soins » selon des professionnels de santé en Grande Région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular schwannoma surgery: personality facets, illness perceptions and coping strategies influencing long term postural recovery. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD after childbirth and mother-infant bonding on French / Tunisian samples. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What influences quality of life in people with memory complaints? https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding & qualité de l’attachement (mère-enfant) durant la période périnatale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression prénatale et soutien à l’autonomie de la part de l’équipe soignante: impact sur la perception du lien mère-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en oncologie pédiatrique : analyse comparative d’enfants en traitement et hors traitement au moyen d’un outil modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inventaire Systémique de Qualité de Vie pour Enfants (ISQV-E ) : Etude de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la TAC dans l’évolution des troubles émotionnels de patients addicts en centre de post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition: "Reconstruire, Refonder".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la thérapie assistée par le cheval dans la réduction des symptômes traumatiques et/ou dissociatifs de patients addicts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès Français et francophone de Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor perception of team care support and PTSD after childbitrh. Mediation of maternal self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia. , pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Horse-Assisted Therapy (HAT) in the evolution of emotional disorders of addicted patients in aftercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation effect of bonding on mother-child attachment during perinatal period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the Childbirth PostTraumatic Event Scale (CPTES). https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, Attachment and Equine-assisted therapeutic intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the EHPS: Innovative ideas in Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, attachment and equine-assisted psychotherapy . https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à visée thérapeutique de médiation équine basée sur la Pleine Conscience auprès de personnes ayant des troubles addictifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’AFPSA: "De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Reported Outcomes: a systematic review on how items are generated using a qualitative research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Limasso, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of generic and specific quality of life among paediatric cancer patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25rd Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie chez les enfants atteints de cancer ou non : Évaluation générique et modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en et hors traitements oncologiques : analyse comparative de leur qualité de vie et de leur vécu émotionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Dresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque réseau mère-enfant de la Francophonie. L’enfant différent : du diagnostic à la vie sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies and prematurity : the early interactions in mother-premature newborn dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Loria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, 2018, 9780367224455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de l’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en prévention de la rechuteIntervention assistée par le cheval basée sur la pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, 2020, 9782813003744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-reported outcomes measures: Clinical applications in the field of chronic pain self-management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Elander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillemin F; Leplège A; Briançon S; Spitz E; Coste J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis group, 2018, 9781498778985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId318"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth SPITZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict medication adherence and other health-related adherence in patients with inflammatory arthritis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148, pp.109558. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2026.109558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative study on the basic psychological needs of diabetic patients within the Facebook group of the “Slow Diabetes” movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naïditch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year post-intervention effectiveness of a proportionate universal intervention in reducing social inequalities of weight status among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Uwizeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.202977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flare-OA-16 questionnaire measuring flare in knee and hip osteoarthritis in the patient perspective: scale reduction and validation using a Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.111488. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the DBS-PS (Deep Brain Stimulation-Perception Scale): Assessing parkinsonian patients' expectations to prevent post-operative disappointment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benatru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of the Neurological Sciences, 462, pp.123093. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2024.123093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-year postintervention follow-up of adolescents participating in the management of overweight and social inequalities (PRALIMAP-INÈS intervention): the PRALIMAP-CINeCO survey protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dosda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e083090. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary intake and physical activity in reducing weight social inequalities among adolescents: an application of G-formula to PRALIMAP-INÈS trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.182-191. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114524001090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportionate universalism intervention is effective for tackling nutritional social gradient in adolescents: the PRALIMAP-INÈS mixed randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou-Moutawakirou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2023.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness perceptions in pre-operative Parkinson’s disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (5), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-023-02629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Mindfulness-Trait as a Protective Factor for Post-Natal Depression: A Preliminary Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1545. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of the Flare-OA Questionnaire for Measuring Flare in Knee and Hip Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.689-696. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2021.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson’s Disease and Bilateral Subthalamic Nuclei Deep Brain Stimulation: Beneficial Effects of Preoperative Cognitive Restructuration Therapy on Postoperative Social Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wneu.2020.09.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital practices for the implementation of patient partnership in a multi-national European region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Breinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaa153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a socially adapted intervention in reducing social inequalities in adolescence weight. The PRALIMAP-INÈS school-based mixed trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-020-0520-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity rather than sedentary behaviour is socially determined in French adolescents with overweight and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.106043. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Preliminary Definition and Domains of Flare in Knee and Hip Osteoarthritis (OA): Consensus Building of the Flare-in-OA OMERACT Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcenilla-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.1188-1191. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.181085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional and social repercussions of stroke on patient-family caregiver dyads: Analysis of diverging attitudes and profiles of the differing dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215425. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentaire des décisions en fin de vie en néonatalogie dans les maternités de type III en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Palliative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4-5), pp.224-225. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medpal.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Stress protection for postnatal dEpREssioN prEvention (SERENE): a protocol for an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.e018317. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines” [J Clin Epidemiol 2016;69:70–78]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351 (9), pp.29. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.351.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENATAL DETERMINANTS OF PARENTAL ATTACHMENT AND PARENTING ALLIANCE: HOW DO MOTHERS AND FATHERS DIFFER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Mental Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.183-197. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/imhj.21628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing social inequalities in access to overweight and obesity care management for adolescents: The PRALIMAP-INÈS trial protocol and inclusion data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.141-157. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conctc.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État psychologique des futurs parents après le diagnostic prénatal d’une pathologie fœtale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (8), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking bad news in prenatal medicine: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02646838.2016.1253052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health capability of family caregivers: how different factors interrelate and their respective contributions using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.364. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement, parentalité et diagnostic prénatal : perspectives théorique, clinique et de recherche en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.399-415. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between postural control and psychological factors in vestibular schwannoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-160588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative balance control compensation in patients with a vestibular schwannoma: Does tumor size matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (4), pp.787 - 793. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating change and impact of illness perceptions among patients with memory complaints and their next of kin during the diagnosis process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychogeriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (02), pp.348-350. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S104161021400129X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Quality of Life Assessment: Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia : Reflexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201427208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item reduction based on rigorous methodological guidelines is necessary to maintain validity when shortening composite measurement scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (7), pp.710 - 718. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2012.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults: impact at 12-month follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2_suppl), pp.83 - 87. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913483336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiety symptoms and coping strategies in the perinatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2393-13-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00920687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between traits optimism and anxiety and health-related quality of life in patients hospitalized for chronic diseases: data from the SATISQOL study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7525-11-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00851473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosurgery in Parkinson's disease: Social adjustment, quality of life and coping strategies*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Honorat Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lerond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jevita Potheegadoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Regeneration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (30), pp.2856 - 2867. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1673-5374.2013.30.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of eye movement desensitization and reprocessing treatment in post-traumatic stress disorder after childbirth: a randomized controlled trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (7), pp.866 - 868. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aogs.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de changements de comportements dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of quality of life, mental health, and coping strategies in amyotrophic lateral sclerosis: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (11), pp.1181-4. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2012.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of active coping strategies on survival in ALS: the first pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Other Motor Neuron Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17482968.2012.711835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies in MS patients with frontal cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bungener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000337905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2010.541910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of “eye movement desensitization and reprocessing” psychotherapy in the treatment of female victims of intimate partner rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gap Concept as a Quality of Life Measure: Validation Study of the Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (2), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-010-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of personal goal disturbance on psychological distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques psychologiques des patients coronariens en situation de gestion de la frustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (4), pp.268. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation et conduites d'observance thérapeutique: exemple de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.291-307. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, postnatal depression and baby gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kabuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2702.2006.01911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Health Geogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.50. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00433008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content of quality-of-life instruments is affected by item-generation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retel-Rude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal depression and coping: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (3), pp.323-326. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression pré et postnatale, style de coping et étayage « social » : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 81, pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multidimensionnelle du coping: Validation du Brief COPE sur une population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre Neurosciences et Thérapie avec le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting médiation 2020:" Activités équestres et différences, difficultés sociales et violences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Sep 2020, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Partner Approach in healthcare: between representations and application. An interregional qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Voz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breibbauer M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en postcure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé, AFPSA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des perceptions de l’aidant sur la qualité de vie du patient présentant des troubles mnésiques. Approche dyadique en consultation mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en post-cure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Muller, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du programme MBRP en thérapie avec le cheval auprès de patients présentant une addiction et des troubles comorbides en post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: "Pratiques et interventions en psychologie de la santé".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de stress post traumatique suite à l'accouchement : Etude prospective des facteurs de risque sur deux populations de femmes françaises et tunisiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche aux applications cliniques : facteurs psychologiques et chirurgie du schwannome vestibulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sous thalamique dans la maladie de Parkinson : effets bénéfiques d'une restructuration cognitive préopératoire sur l'adaptation sociale postopératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des freins et des leviers à l’implémentation de l’ «Approche Patient Partenaire de Soins » selon des professionnels de santé en Grande Région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, perception et définition du concept « Patient Partenaire de Soins » : données d’une enquête lorraine réalisée au cours d’un séminaire sur l’éducation thérapeutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular schwannoma surgery: personality facets, illness perceptions and coping strategies influencing long term postural recovery. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD after childbirth and mother-infant bonding on French / Tunisian samples. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What influences quality of life in people with memory complaints? https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression prénatale et soutien à l’autonomie de la part de l’équipe soignante: impact sur la perception du lien mère-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding & qualité de l’attachement (mère-enfant) durant la période périnatale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en oncologie pédiatrique : analyse comparative d’enfants en traitement et hors traitement au moyen d’un outil modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inventaire Systémique de Qualité de Vie pour Enfants (ISQV-E ) : Etude de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la TAC dans l’évolution des troubles émotionnels de patients addicts en centre de post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition: "Reconstruire, Refonder".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la thérapie assistée par le cheval dans la réduction des symptômes traumatiques et/ou dissociatifs de patients addicts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès Français et francophone de Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor perception of team care support and PTSD after childbitrh. Mediation of maternal self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia. , pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Horse-Assisted Therapy (HAT) in the evolution of emotional disorders of addicted patients in aftercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the Childbirth PostTraumatic Event Scale (CPTES). https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, Attachment and Equine-assisted therapeutic intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the EHPS: Innovative ideas in Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation effect of bonding on mother-child attachment during perinatal period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, attachment and equine-assisted psychotherapy . https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à visée thérapeutique de médiation équine basée sur la Pleine Conscience auprès de personnes ayant des troubles addictifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’AFPSA: "De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Reported Outcomes: a systematic review on how items are generated using a qualitative research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Limasso, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of generic and specific quality of life among paediatric cancer patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25rd Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en et hors traitements oncologiques : analyse comparative de leur qualité de vie et de leur vécu émotionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Dresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque réseau mère-enfant de la Francophonie. L’enfant différent : du diagnostic à la vie sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie chez les enfants atteints de cancer ou non : Évaluation générique et modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies and prematurity : the early interactions in mother-premature newborn dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Loria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, 2018, 9780367224455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de l’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en prévention de la rechuteIntervention assistée par le cheval basée sur la pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, 2020, 9782813003744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-reported outcomes measures: Clinical applications in the field of chronic pain self-management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Elander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillemin F; Leplège A; Briançon S; Spitz E; Coste J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis group, 2018, 9781498778985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050724v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Uwizeye" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dakin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202977" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04876753v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2024.123093" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687047v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Maillefert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111488" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868315v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dosda" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083090" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868424v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524001090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906831v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-023-02629-2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fromage" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bales" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031545" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895172v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Maillefert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2021.12.011" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493805v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.09.128" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950810v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Scholtes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Breinbauer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Rinnenburger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen-Thi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa153" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alluin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Martini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Vieux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2019.03.005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142347v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricatte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcenilla-Wong" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schoumacker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.181085" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02154963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bucki" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215425" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951263v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Luz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid George" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2016.1253052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2017.09.002" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21628" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816885v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.022" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817558v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.06.010" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4WL0VF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817493v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Etienne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3027-8" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951291v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.005" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798954v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Besozzi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400129X" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01793983v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fonseca" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201427208" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795566v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2012.12.015" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2BQ6G7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794143v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1673-5374.2013.30.008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851473v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kepka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Buron" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-11-134" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920687v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Tychey" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-233" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794451v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.12132" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7MCG1T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943868v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Rydberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VZ183DS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770781v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albertini" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2012.0162" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770789v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17482968.2012.711835" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848287v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000337905" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949404v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-010-9614-7" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638571v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godefroy" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hell" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2702.2006.01911.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73XC08L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Rat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retel-Rude" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzm040" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174041v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girvan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2004.11.004" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHDSWF60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187465v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rosati" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124024v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant-Hilbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951144v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breibbauer M" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963859v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen Thi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124503v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963889v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963853v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hilbert-Leconstant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963891v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Hannachi" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963892v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963895v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963897v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963896v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963898v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renck" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963899v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949551v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoyoux" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949958v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124541v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124527v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963850v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Tric" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951160v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963902v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963901v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124487v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963900v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124466v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949576v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949540v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949633v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Dresse" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forget" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949990v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Loria" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945097v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128779v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963845v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elander" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Uwizeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dakin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Maillefert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111488" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04876753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2024.123093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dosda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524001090" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-023-02629-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fromage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Maillefert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2021.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.09.128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Scholtes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Breinbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Rinnenburger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen-Thi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricatte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcenilla-Wong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schoumacker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.181085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02154963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bucki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alluin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Martini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Vieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2019.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2017.09.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Luz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid George" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21628" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2016.1253052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3027-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.06.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4WL0VF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Besozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400129X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01793983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fonseca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201427208" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795566v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2012.12.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2BQ6G7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Tychey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kepka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Buron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-11-134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1673-5374.2013.30.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.12132" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7MCG1T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770781v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albertini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2012.0162" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17482968.2012.711835" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000337905" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Rydberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.05.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VZ183DS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949404v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-010-9614-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godefroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2702.2006.01911.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73XC08L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Rat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retel-Rude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzm040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girvan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2004.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHDSWF60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rosati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant-Hilbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breibbauer M" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hilbert-Leconstant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963891v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Hannachi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963892v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen Thi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963895v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963899v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoyoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963850v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Tric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124487v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949576v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Dresse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forget" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949540v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Loria" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elander" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>