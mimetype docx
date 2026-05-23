--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth SPITZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict medication adherence and other health-related adherence in patients with inflammatory arthritis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148, pp.109558. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2026.109558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative study on the basic psychological needs of diabetic patients within the Facebook group of the “Slow Diabetes” movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naïditch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year post-intervention effectiveness of a proportionate universal intervention in reducing social inequalities of weight status among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Uwizeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.202977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flare-OA-16 questionnaire measuring flare in knee and hip osteoarthritis in the patient perspective: scale reduction and validation using a Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.111488. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the DBS-PS (Deep Brain Stimulation-Perception Scale): Assessing parkinsonian patients' expectations to prevent post-operative disappointment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benatru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of the Neurological Sciences, 462, pp.123093. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2024.123093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-year postintervention follow-up of adolescents participating in the management of overweight and social inequalities (PRALIMAP-INÈS intervention): the PRALIMAP-CINeCO survey protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dosda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e083090. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary intake and physical activity in reducing weight social inequalities among adolescents: an application of G-formula to PRALIMAP-INÈS trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.182-191. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114524001090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportionate universalism intervention is effective for tackling nutritional social gradient in adolescents: the PRALIMAP-INÈS mixed randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou-Moutawakirou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2023.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness perceptions in pre-operative Parkinson’s disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (5), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-023-02629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Mindfulness-Trait as a Protective Factor for Post-Natal Depression: A Preliminary Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1545. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of the Flare-OA Questionnaire for Measuring Flare in Knee and Hip Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.689-696. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2021.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson’s Disease and Bilateral Subthalamic Nuclei Deep Brain Stimulation: Beneficial Effects of Preoperative Cognitive Restructuration Therapy on Postoperative Social Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wneu.2020.09.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital practices for the implementation of patient partnership in a multi-national European region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Breinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaa153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a socially adapted intervention in reducing social inequalities in adolescence weight. The PRALIMAP-INÈS school-based mixed trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-020-0520-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity rather than sedentary behaviour is socially determined in French adolescents with overweight and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.106043. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Preliminary Definition and Domains of Flare in Knee and Hip Osteoarthritis (OA): Consensus Building of the Flare-in-OA OMERACT Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcenilla-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.1188-1191. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.181085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional and social repercussions of stroke on patient-family caregiver dyads: Analysis of diverging attitudes and profiles of the differing dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215425. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentaire des décisions en fin de vie en néonatalogie dans les maternités de type III en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Palliative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4-5), pp.224-225. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medpal.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Stress protection for postnatal dEpREssioN prEvention (SERENE): a protocol for an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.e018317. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines” [J Clin Epidemiol 2016;69:70–78]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351 (9), pp.29. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.351.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENATAL DETERMINANTS OF PARENTAL ATTACHMENT AND PARENTING ALLIANCE: HOW DO MOTHERS AND FATHERS DIFFER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Mental Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.183-197. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/imhj.21628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing social inequalities in access to overweight and obesity care management for adolescents: The PRALIMAP-INÈS trial protocol and inclusion data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.141-157. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conctc.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État psychologique des futurs parents après le diagnostic prénatal d’une pathologie fœtale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (8), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking bad news in prenatal medicine: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02646838.2016.1253052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health capability of family caregivers: how different factors interrelate and their respective contributions using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.364. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement, parentalité et diagnostic prénatal : perspectives théorique, clinique et de recherche en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.399-415. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between postural control and psychological factors in vestibular schwannoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-160588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative balance control compensation in patients with a vestibular schwannoma: Does tumor size matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (4), pp.787 - 793. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating change and impact of illness perceptions among patients with memory complaints and their next of kin during the diagnosis process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychogeriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (02), pp.348-350. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S104161021400129X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Quality of Life Assessment: Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia : Reflexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201427208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item reduction based on rigorous methodological guidelines is necessary to maintain validity when shortening composite measurement scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (7), pp.710 - 718. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2012.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults: impact at 12-month follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2_suppl), pp.83 - 87. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913483336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiety symptoms and coping strategies in the perinatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2393-13-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00920687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between traits optimism and anxiety and health-related quality of life in patients hospitalized for chronic diseases: data from the SATISQOL study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7525-11-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00851473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosurgery in Parkinson's disease: Social adjustment, quality of life and coping strategies*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Honorat Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lerond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jevita Potheegadoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Regeneration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (30), pp.2856 - 2867. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1673-5374.2013.30.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of eye movement desensitization and reprocessing treatment in post-traumatic stress disorder after childbirth: a randomized controlled trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (7), pp.866 - 868. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aogs.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de changements de comportements dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of quality of life, mental health, and coping strategies in amyotrophic lateral sclerosis: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (11), pp.1181-4. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2012.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of active coping strategies on survival in ALS: the first pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Other Motor Neuron Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17482968.2012.711835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies in MS patients with frontal cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bungener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000337905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2010.541910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of “eye movement desensitization and reprocessing” psychotherapy in the treatment of female victims of intimate partner rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gap Concept as a Quality of Life Measure: Validation Study of the Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (2), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-010-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of personal goal disturbance on psychological distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques psychologiques des patients coronariens en situation de gestion de la frustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (4), pp.268. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation et conduites d'observance thérapeutique: exemple de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.291-307. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, postnatal depression and baby gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kabuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2702.2006.01911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Health Geogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.50. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00433008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content of quality-of-life instruments is affected by item-generation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retel-Rude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal depression and coping: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (3), pp.323-326. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression pré et postnatale, style de coping et étayage « social » : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 81, pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multidimensionnelle du coping: Validation du Brief COPE sur une population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre Neurosciences et Thérapie avec le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting médiation 2020:" Activités équestres et différences, difficultés sociales et violences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Sep 2020, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Partner Approach in healthcare: between representations and application. An interregional qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Voz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breibbauer M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en postcure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé, AFPSA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des perceptions de l’aidant sur la qualité de vie du patient présentant des troubles mnésiques. Approche dyadique en consultation mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en post-cure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Muller, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du programme MBRP en thérapie avec le cheval auprès de patients présentant une addiction et des troubles comorbides en post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: "Pratiques et interventions en psychologie de la santé".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de stress post traumatique suite à l'accouchement : Etude prospective des facteurs de risque sur deux populations de femmes françaises et tunisiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche aux applications cliniques : facteurs psychologiques et chirurgie du schwannome vestibulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sous thalamique dans la maladie de Parkinson : effets bénéfiques d'une restructuration cognitive préopératoire sur l'adaptation sociale postopératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des freins et des leviers à l’implémentation de l’ «Approche Patient Partenaire de Soins » selon des professionnels de santé en Grande Région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, perception et définition du concept « Patient Partenaire de Soins » : données d’une enquête lorraine réalisée au cours d’un séminaire sur l’éducation thérapeutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular schwannoma surgery: personality facets, illness perceptions and coping strategies influencing long term postural recovery. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD after childbirth and mother-infant bonding on French / Tunisian samples. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What influences quality of life in people with memory complaints? https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression prénatale et soutien à l’autonomie de la part de l’équipe soignante: impact sur la perception du lien mère-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding & qualité de l’attachement (mère-enfant) durant la période périnatale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en oncologie pédiatrique : analyse comparative d’enfants en traitement et hors traitement au moyen d’un outil modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inventaire Systémique de Qualité de Vie pour Enfants (ISQV-E ) : Etude de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la TAC dans l’évolution des troubles émotionnels de patients addicts en centre de post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition: "Reconstruire, Refonder".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la thérapie assistée par le cheval dans la réduction des symptômes traumatiques et/ou dissociatifs de patients addicts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès Français et francophone de Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor perception of team care support and PTSD after childbitrh. Mediation of maternal self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia. , pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Horse-Assisted Therapy (HAT) in the evolution of emotional disorders of addicted patients in aftercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the Childbirth PostTraumatic Event Scale (CPTES). https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, Attachment and Equine-assisted therapeutic intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the EHPS: Innovative ideas in Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation effect of bonding on mother-child attachment during perinatal period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, attachment and equine-assisted psychotherapy . https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à visée thérapeutique de médiation équine basée sur la Pleine Conscience auprès de personnes ayant des troubles addictifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’AFPSA: "De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Reported Outcomes: a systematic review on how items are generated using a qualitative research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Limasso, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of generic and specific quality of life among paediatric cancer patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25rd Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en et hors traitements oncologiques : analyse comparative de leur qualité de vie et de leur vécu émotionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Dresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque réseau mère-enfant de la Francophonie. L’enfant différent : du diagnostic à la vie sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie chez les enfants atteints de cancer ou non : Évaluation générique et modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies and prematurity : the early interactions in mother-premature newborn dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Loria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, 2018, 9780367224455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de l’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en prévention de la rechuteIntervention assistée par le cheval basée sur la pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, 2020, 9782813003744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-reported outcomes measures: Clinical applications in the field of chronic pain self-management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Elander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillemin F; Leplège A; Briançon S; Spitz E; Coste J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis group, 2018, 9781498778985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabeth SPITZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict medication adherence and other health-related adherence in patients with inflammatory arthritis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patient Education and Counseling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 148, pp.109558. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.pec.2026.109558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative study on the basic psychological needs of diabetic patients within the Facebook group of the “Slow Diabetes” movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Hehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Hervouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Naïditch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 70 (2), pp.141-155. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2024.11.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05320609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychological factors influencing life satisfaction in patients with chronic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Mussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Eby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2025.2546407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-year post-intervention effectiveness of a proportionate universal intervention in reducing social inequalities of weight status among adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Uwizeye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Population Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 73 (2), pp.202977. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeph.2025.202977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Flare-OA-16 questionnaire measuring flare in knee and hip osteoarthritis in the patient perspective: scale reduction and validation using a Rasch model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francis Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174, pp.111488. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and validation of the DBS-PS (Deep Brain Stimulation-Perception Scale): Assessing parkinsonian patients' expectations to prevent post-operative disappointment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benatru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of the Neurological Sciences, 462, pp.123093. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2024.123093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04876753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a composite score for patient self-report of flare in osteoarthritis: a comparison of methods with the Flare-OA-16 questionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Erpelding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Soudant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauren King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 174 (5), pp.111467. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2024.111467⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-year postintervention follow-up of adolescents participating in the management of overweight and social inequalities (PRALIMAP-INÈS intervention): the PRALIMAP-CINeCO survey protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dosda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (9), pp.e083090. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2023-083090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of dietary intake and physical activity in reducing weight social inequalities among adolescents: an application of G-formula to PRALIMAP-INÈS trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Dakin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 132 (2), pp.182-191. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114524001090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proportionate universalism intervention is effective for tackling nutritional social gradient in adolescents: the PRALIMAP-INÈS mixed randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou-Moutawakirou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 221, pp.79-86. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.puhe.2023.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illness perceptions in pre-operative Parkinson’s disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neural Transmission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 130 (5), pp.647-654. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00702-023-02629-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptance Mindfulness-Trait as a Protective Factor for Post-Natal Depression: A Preliminary Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Belrose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (3), pp.1545. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19031545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03604227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Validation of the Flare-OA Questionnaire for Measuring Flare in Knee and Hip Osteoarthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Epstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. March</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Maillefert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Osteoarthritis and Cartilage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.689-696. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.joca.2021.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03895172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parkinson’s Disease and Bilateral Subthalamic Nuclei Deep Brain Stimulation: Beneficial Effects of Preoperative Cognitive Restructuration Therapy on Postoperative Social Adjustment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Frismand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Vidailhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Llorca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Neurosurgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.282-289. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wneu.2020.09.128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospital practices for the implementation of patient partnership in a multi-national European region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Scholtes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mareike Breinbauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen-Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 31 (1), pp.73-79. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckaa153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02950810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical activity rather than sedentary behaviour is socially determined in French adolescents with overweight and obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Manneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 134, pp.106043. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ypmed.2020.106043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a socially adapted intervention in reducing social inequalities in adolescence weight. The PRALIMAP-INÈS school-based mixed trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (4), pp.895-907. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41366-020-0520-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a Preliminary Definition and Domains of Flare in Knee and Hip Osteoarthritis (OA): Consensus Building of the Flare-in-OA OMERACT Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barcenilla-Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schoumacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheumatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.1188-1191. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3899/jrheum.181085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02142347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional and social repercussions of stroke on patient-family caregiver dyads: Analysis of diverging attitudes and profiles of the differing dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (4), pp.e0215425. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0215425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argumentaire des décisions en fin de vie en néonatalogie dans les maternités de type III en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Alluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prisca Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Palliative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (4-5), pp.224-225. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medpal.2019.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03489111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualitative Methods Used to Generate Questionnaire Items: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rotonda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Health Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1049732318783186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a Web-Based Formative Self-Assessment Tool for Physicians to Practice Breaking Bad News (BRADNET)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Medical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4 (2), pp.e17. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/mededu.9551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic Stress protection for postnatal dEpREssioN prEvention (SERENE): a protocol for an exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dahlia Tharwat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Bales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Sutter-Dallay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fromage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (5), pp.e018317. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-018317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring adolescents’ weight socioeconomic gradient using parental socioeconomic position</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Akkoyun-Farinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdou Yacoubou Omorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (6), pp.1097-1102. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cky064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gauchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal des psychologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 351 (9), pp.29. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jdp.351.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANTENATAL DETERMINANTS OF PARENTAL ATTACHMENT AND PARENTING ALLIANCE: HOW DO MOTHERS AND FATHERS DIFFER?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Mental Health Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 38 (2), pp.183-197. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/imhj.21628⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines” [J Clin Epidemiol 2016;69:70–78]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 89, pp.240-241. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reducing social inequalities in access to overweight and obesity care management for adolescents: The PRALIMAP-INÈS trial protocol and inclusion data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Clinical Trials Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.141-157. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conctc.2017.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02339019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État psychologique des futurs parents après le diagnostic prénatal d’une pathologie fœtale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 175 (8), pp.710-717. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2016.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breaking bad news in prenatal medicine: a literature review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Vieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (1), pp.14-31. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02646838.2016.1253052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health capability of family caregivers: how different factors interrelate and their respective contributions using a Bayesian approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bucki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Am Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Le Bihan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.364. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-016-3027-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attachement, parentalité et diagnostic prénatal : perspectives théorique, clinique et de recherche en psychologie de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (4), pp.399-415. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2016.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between postural control and psychological factors in vestibular schwannoma patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vestibular Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.387-394. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/VES-160588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mini-OAKHQOL for knee and hip osteoarthritis quality of life was obtained following recent shortening guidelines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 69, pp.70-78. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2015.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preoperative balance control compensation in patients with a vestibular schwannoma: Does tumor size matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Frère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérome Gauchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 126 (4), pp.787 - 793. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clinph.2014.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodology for evaluating change and impact of illness perceptions among patients with memory complaints and their next of kin during the diagnosis process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Psychogeriatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (02), pp.348-350. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S104161021400129X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01798954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children’s Quality of Life Assessment: Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia : Reflexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (2), pp.282 - 290. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201427208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Item reduction based on rigorous methodological guidelines is necessary to maintain validity when shortening composite measurement scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Goetz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Christine Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66 (7), pp.710 - 718. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2012.12.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01795566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults: impact at 12-month follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Health Promotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (2_suppl), pp.83 - 87. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1757975913483336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01797593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between traits optimism and anxiety and health-related quality of life in patients hospitalized for chronic diseases: data from the SATISQOL study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Kepka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Anota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Buron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 11 (1), pp.134. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1477-7525-11-134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00851473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anxiety symptoms and coping strategies in the perinatal period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 13 (1), pp.233. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2393-13-233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00920687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neurosurgery in Parkinson's disease: Social adjustment, quality of life and coping strategies*</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Honorat Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Colnat-Coulbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lerond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jevita Potheegadoo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neural Regeneration Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (30), pp.2856 - 2867. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3969/j.issn.1673-5374.2013.30.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of eye movement desensitization and reprocessing treatment in post-traumatic stress disorder after childbirth: a randomized controlled trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Astrid George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Thilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jenny Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Luz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Obstetricia et Gynecologica Scandinavica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 92 (7), pp.866 - 868. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/aogs.12132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01794451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of active coping strategies on survival in ALS: the first pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amyotrophic Lateral Sclerosis and Other Motor Neuron Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (6), pp.599-601. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/17482968.2012.711835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les modèles de changements de comportements dans le domaine de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 57 (2), pp.83-96. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psfr.2012.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of quality of life, mental health, and coping strategies in amyotrophic lateral sclerosis: a pilot study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Albertini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Desnuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Palliative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (11), pp.1181-4. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jpm.2012.0162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00770781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies in MS patients with frontal cognitive disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bungener</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 68 (2), pp.84-88. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000337905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04848287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of self-efficacy and implementation intentions-based interventions on fruit and vegetable intake among adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Guillaumie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaston Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manderscheid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 27 (1), pp.30-50. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08870446.2010.541910⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of “eye movement desensitization and reprocessing” psychotherapy in the treatment of female victims of intimate partner rape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-A. Rydberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (2), pp.60-67. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sexol.2011.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Gap Concept as a Quality of Life Measure: Validation Study of the Child Quality of Life Systemic Inventory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Indicators Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 100 (2), pp.241-257. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11205-010-9614-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of personal goal disturbance on psychological distress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60 (2), pp.105-112. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2009.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques psychologiques des patients coronariens en situation de gestion de la frustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Hell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 168 (4), pp.268. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amp.2009.03.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00638571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life, postnatal depression and baby gender</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kabuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (3), pp.312-322. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2702.2006.01911.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int J Health Geogr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6, pp.50. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00433008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations of social and material deprivation with tobacco, alcohol, and psychotropic drug use, and gender: a population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ravaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Choquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Health Geographics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.50. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-072X-6-50⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autorégulation et conduites d'observance thérapeutique: exemple de l'hypertension artérielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques Psychologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 13 (3), pp.291-307. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prps.2007.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02930262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content of quality-of-life instruments is affected by item-generation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-C. Rat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retel-Rude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Quality in Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 19 (6), pp.390-398. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/intqhc/mzm040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre- and postnatal depression and coping: a comparative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude de Tychey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Affective Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 85 (3), pp.323-326. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jad.2004.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression pré et postnatale, style de coping et étayage « social » : approche comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Lighezzolo-Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briançon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Rosati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Girvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Psychiatrie et de Psychologie Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 81, pp.51-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation multidimensionnelle du coping: Validation du Brief COPE sur une population française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (6), pp.507-518</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02936831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre entre Neurosciences et Thérapie avec le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equi-meeting médiation 2020:" Activités équestres et différences, difficultés sociales et violences"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation, Sep 2020, Web-conférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient Partner Approach in healthcare: between representations and application. An interregional qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Voz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breibbauer M</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirko Rinnenburger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de stress post traumatique suite à l'accouchement : Etude prospective des facteurs de risque sur deux populations de femmes françaises et tunisiennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du programme MBRP en thérapie avec le cheval auprès de patients présentant une addiction et des troubles comorbides en post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: "Pratiques et interventions en psychologie de la santé".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en post-cure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de l’AFPSA: Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurent Muller, Jun 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des perceptions de l’aidant sur la qualité de vie du patient présentant des troubles mnésiques. Approche dyadique en consultation mémoire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt du modèle transdiagnostique en postcure : Approche intégrative en psychothérapie « Pratique de la pleine conscience et rencontre avec des chevaux »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé, AFPSA,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la recherche aux applications cliniques : facteurs psychologiques et chirurgie du schwannome vestibulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation sous thalamique dans la maladie de Parkinson : effets bénéfiques d'une restructuration cognitive préopératoire sur l'adaptation sociale postopératoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mylène Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10° congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des freins et des leviers à l’implémentation de l’ «Approche Patient Partenaire de Soins » selon des professionnels de santé en Grande Région.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Ricatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance, perception et définition du concept « Patient Partenaire de Soins » : données d’une enquête lorraine réalisée au cours d’un séminaire sur l’éducation thérapeutique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Böhme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phi Linh Nguyen Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeline Voyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X congres francophone de psychologie de la santé,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vestibular schwannoma surgery: personality facets, illness perceptions and coping strategies influencing long term postural recovery. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Parietti-Winkler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PTSD after childbirth and mother-infant bonding on French / Tunisian samples. https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What influences quality of life in people with memory complaints? https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïck Besozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perret-Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépression prénatale et soutien à l’autonomie de la part de l’équipe soignante: impact sur la perception du lien mère-enfant.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème congrès annuel de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonding & qualité de l’attachement (mère-enfant) durant la période périnatale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’Association Francophone de Psychologie de la Santé (AFPSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en oncologie pédiatrique : analyse comparative d’enfants en traitement et hors traitement au moyen d’un outil modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Inventaire Systémique de Qualité de Vie pour Enfants (ISQV-E ) : Etude de validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVe Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la TAC dans l’évolution des troubles émotionnels de patients addicts en centre de post-cure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Encéphale 2020 : 18e édition: "Reconstruire, Refonder".</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêt de la thérapie assistée par le cheval dans la réduction des symptômes traumatiques et/ou dissociatifs de patients addicts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Trousselard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème congrès Français et francophone de Psychologie Positive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poor perception of team care support and PTSD after childbitrh. Mediation of maternal self-efficacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Pongy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahé Tric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia. , pp.325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of Horse-Assisted Therapy (HAT) in the evolution of emotional disorders of addicted patients in aftercare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Psychology Society EHPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A French validation of the Childbirth PostTraumatic Event Scale (CPTES). https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, Attachment and Equine-assisted therapeutic intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Conference of the EHPS: Innovative ideas in Health Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation effect of bonding on mother-child attachment during perinatal period.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Renck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème congrès de l’Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relapse prevention, attachment and equine-assisted psychotherapy . https://ehps2017.org/abstracts-handbook</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Hilbert-Leconstant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervention à visée thérapeutique de médiation équine basée sur la Pleine Conscience auprès de personnes ayant des troubles addictifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème congrès de l’AFPSA: "De l’expertise scientifique à l’expertise profane : postures, enjeux et méthodes dans le champ de la psychologie de la santé"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-Reported Outcomes: a systematic review on how items are generated using a qualitative research approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Ricci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lanfranchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Limasso, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of generic and specific quality of life among paediatric cancer patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25rd Annual Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Crete, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enfants en et hors traitements oncologiques : analyse comparative de leur qualité de vie et de leur vécu émotionnel.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Badot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hoyoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Dresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Forget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque réseau mère-enfant de la Francophonie. L’enfant différent : du diagnostic à la vie sociale.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie chez les enfants atteints de cancer ou non : Évaluation générique et modulaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fonseca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Missotten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Etienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78ème Congrès de l’Association francophone pour le savoir (ACFAS): "Découvrir aujourd’hui ce que sera demain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coping strategies and prematurity : the early interactions in mother-premature newborn dyads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Lemétayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Loria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Health Psychology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02949990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Leplège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Coste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge Taylor &amp; Francis Group, 2018, 9780367224455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychologie de l’adaptation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Tarquinio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De Boeck, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation émotionnelle en prévention de la rechuteIntervention assistée par le cheval basée sur la pleine conscience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Leconstant-Hilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Muller; Vanessa Laguette; Lionel Dany. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et interventions en psychologie de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des archives contemporaines, 2020, 9782813003744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient-reported outcomes measures: Clinical applications in the field of chronic pain self-management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Elander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Spitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillemin F; Leplège A; Briançon S; Spitz E; Coste J. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceived Health and Adaptation in Chronic Disease.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press Taylor &amp; Francis group, 2018, 9781498778985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02963845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId322"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Uwizeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dakin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Maillefert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111488" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04876753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2024.123093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dosda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524001090" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-023-02629-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fromage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Maillefert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2021.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.09.128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Scholtes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Breinbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Rinnenburger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen-Thi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricatte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcenilla-Wong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schoumacker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.181085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02154963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bucki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alluin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Martini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Vieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2019.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2017.09.002" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951253v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Luz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid George" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21628" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951263v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2016.1253052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817493v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Etienne" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3027-8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951291v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.005" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817558v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.06.010" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4WL0VF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798954v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Besozzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400129X" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01793983v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fonseca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201427208" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795566v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2012.12.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2BQ6G7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920687v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Tychey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-233" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851473v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kepka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Buron" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-11-134" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794143v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat Meyer" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1673-5374.2013.30.008" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794451v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.12132" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7MCG1T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770781v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albertini" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2012.0162" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770789v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17482968.2012.711835" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000337905" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Rydberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.05.002" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VZ183DS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949404v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-010-9614-7" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638571v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godefroy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hell" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.011" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174039v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2702.2006.01911.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73XC08L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880549v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Rat" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retel-Rude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzm040" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174041v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girvan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2004.11.004" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHDSWF60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rosati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124024v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant-Hilbert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951144v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breibbauer M" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963853v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hilbert-Leconstant" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963889v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124520v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124503v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963891v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Hannachi" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963892v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963893v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963859v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen Thi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963895v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963897v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963896v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963899v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963898v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renck" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949551v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoyoux" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949958v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124541v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124527v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963850v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Tric" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951160v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963901v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124487v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963902v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963900v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124466v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949576v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949633v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Dresse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forget" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949540v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949990v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Loria" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128779v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963845v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elander" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577342v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Spitz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Eby" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Christine Rat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2026.109558" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320609v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Hehn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Hervouet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Na&#239;ditch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2024.11.002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Fall" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2025.2546407" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050724v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Uwizeye" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Dakin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Langlois" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Legrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2025.202977" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687047v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Queiroga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Erpelding" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Maillefert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111488" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04876753v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Meyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colnat-Coulbois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benatru" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guehl" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2024.123093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soudant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren King" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2024.111467" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868315v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip B&#246;hme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dosda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2023-083090" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114524001090" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868486v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou-Moutawakirou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Langlois" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. B&#246;hme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Muller" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2023.06.006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04906831v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Frismand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vidailhet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Llorca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-023-02629-2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604227v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Tharwat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Trousselard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fromage" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Belrose" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bales" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19031545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03895172v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Traore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Epstein" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Spitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. March" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Maillefert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joca.2021.12.011" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493805v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wneu.2020.09.128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02950810v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Scholtes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mareike Breinbauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Rinnenburger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Voyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen-Thi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckaa153" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02503651v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Yacoubou Omorou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2020.106043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458043v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Saez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-020-0520-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142347v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guillemin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ricatte" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcenilla-Wong" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schoumacker" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cross" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.181085" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02154963v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bucki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baumann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0215425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489111v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Alluin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prisca Martini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ricatte" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle Vieux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2019.03.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01885992v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laetitia Ricci" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lanfranchi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lem&#233;tayer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Guillemin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1049732318783186" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883452v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Pongy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/mededu.9551" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02381133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Sutter-Dallay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-018317" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02349329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Akkoyun-Farinez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky064" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02937766v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gauchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.351.0029" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951253v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Luz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid George" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/imhj.21628" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880469v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goetz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pouchot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2017.09.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02339019v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conctc.2017.05.010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01816885v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2016.03.022" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR0514FS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951263v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2016.1253052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817493v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am Etienne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Le Bihan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-016-3027-8" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951291v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Luz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. George" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2016.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951393v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ribeyre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerome Gauchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/VES-160588" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01817558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2015.06.010" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DM4WL0VF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01713402v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rome Gauchard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lion" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Perrin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinph.2014.07.022" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01798954v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;ck Besozzi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perret-Guillaume" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S104161021400129X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01793983v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fonseca" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Missotten" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Etienne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dupuis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201427208" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01795566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2012.12.015" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2BQ6G7H-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01797593v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Guillaumie" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Godin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manderscheid" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975913483336" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00851473v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Kepka" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baumann" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Anota" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Buron" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-7525-11-134" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00920687v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude de Tychey" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-13-233" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794143v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Honorat Meyer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lerond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jevita Potheegadoo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3969/j.issn.1673-5374.2013.30.008" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01794451v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Rydberg" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aogs.12132" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XF7MCG1T-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770789v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Albertini" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Desnuelle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17482968.2012.711835" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.03.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KS0L7VDF-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jpm.2012.0162" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848287v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bungener" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000337905" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930255v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2010.541910" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943868v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tarquinio" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tarquinio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-A. Rydberg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sexol.2011.05.002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VZ183DS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949404v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-010-9614-7" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930259v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2009.12.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NMGVFMKQ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638571v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godefroy" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hell" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2009.03.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Lighezzolo-Alnot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kabuth" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2702.2006.01911.x" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-73XC08L7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00433008v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ravaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Choquet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-072X-6-50" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265343v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930262v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2007.05.002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-76534NKH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Rat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pouchot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baumann" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retel-Rude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/intqhc/mzm040" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02174041v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Girvan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2004.11.004" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WHDSWF60-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187465v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Rosati" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936831v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124024v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant-Hilbert" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951144v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Voz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breibbauer M" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963891v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Hannachi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124503v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Leconstant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124520v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963889v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963853v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Hilbert-Leconstant" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963892v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963893v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963890v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963859v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#246;hme" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Linh Nguyen Thi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Germain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963895v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Montel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963897v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963896v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963899v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963898v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Renck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoyoux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949958v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124541v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124527v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963850v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mah&#233; Tric" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02951160v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963901v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124487v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963902v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963900v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03124466v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949844v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949576v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949633v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badot" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Dresse" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Forget" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949540v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02949990v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Loria" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963838v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briancon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945097v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03128779v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02963845v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Elander" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>