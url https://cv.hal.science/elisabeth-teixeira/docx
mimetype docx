--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (66)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -660,5754 +660,5787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of candidate gene copy number identifies FCGR3B as a potential biomarker for rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel nonsense variant in SUPT20H gene associated with Rheumatoid Arthritis identified by Whole Exome Sequencing of multiplex families</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. S. Ben Kilani</w:t>
+                <w:t xml:space="preserve">Javier Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cornelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Olaso</w:t>
+                <w:t xml:space="preserve">Laétitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chaudru</w:t>
+                <w:t xml:space="preserve">Anne Boland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Caloustian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (3), pp.e0213387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0213387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04457177v1</w:t>
+                <w:t xml:space="preserve">hal-02075447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel nonsense variant in SUPT20H gene associated with Rheumatoid Arthritis identified by Whole Exome Sequencing of multiplex families</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of candidate gene copy number identifies FCGR3B as a potential biomarker for rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laétitia Michou</w:t>
+                <w:t xml:space="preserve">Mohamed Sahbi Ben Kilani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Boland</w:t>
+                <w:t xml:space="preserve">Robert E Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Caloustian</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (6), pp.923-928</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075447v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of candidate gene copy number identifies FCGR3B as a potential biomarker for rheumatoid arthritis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association study of copy number variants in CCL3L1, FCGR3A and FCGR3B genes with risk of ankylosing spondylitis in a West Algerian population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chahinez Amira Dahmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Sahbi Ben Kilani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cornelis</w:t>
+                <w:t xml:space="preserve">Ahmed Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert E Olaso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chaudru</w:t>
+                <w:t xml:space="preserve">Habiba Amroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faouzia Zemani‐fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (6), pp.437-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iji.12454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268137v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association study of copy number variants in CCL3L1, FCGR3A and FCGR3B genes with risk of ankylosing spondylitis in a West Algerian population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chahinez Amira Dahmani</w:t>
+                <w:t xml:space="preserve">Computational Systems Biology Approach for the Study of Rheumatoid Arthritis: From a Molecular Map to a Dynamical Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vidisha Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Benzaoui</w:t>
+                <w:t xml:space="preserve">George D. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habiba Amroun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+                <w:t xml:space="preserve">Gilles Chiocchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iji.12454⟩</w:t>
+              <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.e100050. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18547/gcb.2018.vol4.iss1.e100050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958980v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Systems Biology Approach for the Study of Rheumatoid Arthritis: From a Molecular Map to a Dynamical Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+                <w:t xml:space="preserve">Association of the HLA-B27 Antigen and the CTLA4 Gene CT60/Rs3087243 Polymorphism with Ankylosing Spondylitis in Algerian Population: A Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A. Dahmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George D. Kalliolias</w:t>
+                <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chiocchia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Robert Olaso</w:t>
+                <w:t xml:space="preserve">H. Amroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mecabih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Z. Sediki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18547/gcb.2018.vol4.iss1.e100050⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (3), pp.109--117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iji.12369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084429v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of the HLA-B27 Antigen and the CTLA4 Gene CT60/Rs3087243 Polymorphism with Ankylosing Spondylitis in Algerian Population: A Case-Control Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measurement of Absolute Copy Number Variation of Glutathione S-Transferase M1 Gene by Digital Droplet PCR and Association Analysis in Tunisian Rheumatoid Arthritis Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Amroun</w:t>
+                <w:t xml:space="preserve">Y. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Mecabih</w:t>
+                <w:t xml:space="preserve">M.S. Ben Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Z. Sediki</w:t>
+                <w:t xml:space="preserve">M. Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mahfoudh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/iji.12369⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Laboratory Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (3), pp.e22300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcla.22300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084428v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of Absolute Copy Number Variation of Glutathione S-Transferase M1 Gene by Digital Droplet PCR and Association Analysis in Tunisian Rheumatoid Arthritis Population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">No Correlation between MTHFR c.677 C \backslashtextgreater T, MTHFR c.1298 A \backslashtextgreater C, and ABCB1 c.3435 C \backslashtextgreater T Polymorphisms and Methotrexate Therapeutic Outcome of Rheumatoid Arthritis in West Algerian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ben Hamad</w:t>
+                <w:t xml:space="preserve">Wefa Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Marzouk</w:t>
+                <w:t xml:space="preserve">Meriem Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mahfoudh</w:t>
+                <w:t xml:space="preserve">Fatima Zohra Moghtit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Dorgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Laboratory Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcla.22300⟩</w:t>
+              <w:t xml:space="preserve">Inflammation Research: Official Journal of the European Histamine Research Society .. [et Al.]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (6), pp.505--513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00011-017-1034-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084426v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Correlation between MTHFR c.677 C \backslashtextgreater T, MTHFR c.1298 A \backslashtextgreater C, and ABCB1 c.3435 C \backslashtextgreater T Polymorphisms and Methotrexate Therapeutic Outcome of Rheumatoid Arthritis in West Algerian Population</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">VAV1 regulates experimental autoimmune arthritis and is associated with anti-CCP negative rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Aberkane</w:t>
+                <w:t xml:space="preserve">A Guerreiro-Cacais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Zohra Moghtit</w:t>
+                <w:t xml:space="preserve">U Norin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samia Dorgham</w:t>
+                <w:t xml:space="preserve">A Gyllenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Berglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Beyeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inflammation Research: Official Journal of the European Histamine Research Society .. [et Al.]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00011-017-1034-6⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.48-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/gene.2016.49⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084424v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04284234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VAV1 regulates experimental autoimmune arthritis and is associated with anti-CCP negative rheumatoid arthritis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation Logique et Analyse Intégrative Des Voies Moléculaires Impliquées Dans La Polyarthrite Rhumatoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gyllenberg</w:t>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Berglund</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.A297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1169-8330(16)30689-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/gene.2016.49⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-04284234v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Logique et Analyse Intégrative Des Voies Moléculaires Impliquées Dans La Polyarthrite Rhumatoïde</w:t>
+                <w:t xml:space="preserve">La maladie de Hashimoto est la deuxième plus fréquente maladie auto-immune dans les familles atteintes de polyarthrite rhumatoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Niarakis</w:t>
+                <w:t xml:space="preserve">A. Serova-Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Singh</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Cattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83, pp.A297. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1169-8330(16)30689-5⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 83, pp.A303--A304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1169-8330(16)30702-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084421v1</w:t>
+                <w:t xml:space="preserve">hal-02084422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maladie de Hashimoto est la deuxième plus fréquente maladie auto-immune dans les familles atteintes de polyarthrite rhumatoïde</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Dubost</w:t>
+                <w:t xml:space="preserve">Characterization of copy number variants for CCL3L1 gene in rheumatoid arthritis for French trio families and Tunisian cases and controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Sahbi Ben Kilani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fournier</w:t>
+                <w:t xml:space="preserve">Yosser Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 83, pp.A303--A304. </w:t>
+              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (8), pp.1917-1922. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1169-8330(16)30702-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10067-015-3156-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084422v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of copy number variants for CCL3L1 gene in rheumatoid arthritis for French trio families and Tunisian cases and controls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Sahbi Ben Kilani</w:t>
+                <w:t xml:space="preserve">Relationship between SNPs and Expression Level for Candidate Genes in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosser Achour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Javier Perea</w:t>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Cornelis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Bardin</w:t>
+                <w:t xml:space="preserve">Pascal Hilliquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10067-015-3156-y⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1), pp.2--7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03009742.2014.918175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02006605v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between SNPs and Expression Level for Candidate Genes in Rheumatoid Arthritis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association of PTPN22 (Rs2476601) and STAT4 (Rs7574865) Polymorphisms with Rheumatoid Arthritis in the Western Algerian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Chaudru</w:t>
+                <w:t xml:space="preserve">M. Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hilliquin</w:t>
+                <w:t xml:space="preserve">F. Zemani-Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Migliorin</w:t>
+                <w:t xml:space="preserve">M. Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Acta Reumatologica Portuguesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (1), pp.56--62</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084419v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of PTPN22 (Rs2476601) and STAT4 (Rs7574865) Polymorphisms with Rheumatoid Arthritis in the Western Algerian Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of MTHFR Rs1801133, MTHFR Rs1801131 and ABCB1 Rs1045642 Polymorphisms with Increased Susceptibility of Rheumatoid Arthritis in the West Algerian Population: A Case-Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aberkane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fodil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benzaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fodil</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">W. Boughrara</w:t>
+                <w:t xml:space="preserve">S. Dorgham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Reumatologica Portuguesa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 40 (1), pp.56--62</w:t>
+              <w:t xml:space="preserve">, 2015, 2015 (4), pp.363--371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084420v1</w:t>
+                <w:t xml:space="preserve">hal-02084418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of MTHFR Rs1801133, MTHFR Rs1801131 and ABCB1 Rs1045642 Polymorphisms with Increased Susceptibility of Rheumatoid Arthritis in the West Algerian Population: A Case-Control Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular Adhesion Gene SELP Is Associated with Rheumatoid Arthritis and Displays Differential Allelic Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Boughrara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Dorgham</w:t>
+                <w:t xml:space="preserve">Mechthild Blume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anke Steiner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Reumatologica Portuguesa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (8), pp.e103872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0103872⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084418v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Adhesion Gene SELP Is Associated with Rheumatoid Arthritis and Displays Differential Allelic Expression</w:t>
+                <w:t xml:space="preserve">Association Study of the Platelet Collagen Receptor Glycoprotein VI Gene with Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Burkhardt</w:t>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechthild Blume</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+                <w:t xml:space="preserve">François Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Steiner</w:t>
+                <w:t xml:space="preserve">Morgane Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bombardieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (5), pp.770-772</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084417v1</w:t>
+                <w:t xml:space="preserve">hal-02084414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Study of the Platelet Collagen Receptor Glycoprotein VI Gene with Rheumatoid Arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">HLA Shared Epitope and ACPA: Just a Marker or an Active Player?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Pratesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sidney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bombardieri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+                <w:t xml:space="preserve">Ilaria Puxeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (12), pp.1182--1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2013.08.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084414v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA Shared Epitope and ACPA: Just a Marker or an Active Player?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+                <w:t xml:space="preserve">Genetics of Dupuytren's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Sidney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Puxeddu</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Teyssedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beaudreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2013.08.002⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (1), pp.7--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084415v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Study of CARD8 (p.C10X) and NLRP3 (p.Q705K) Variants with Rheumatoid Arthritis in French and Tunisian Populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of Rheumatoid Arthritis (RA) Susceptibility Genes on the Immune Response to Viral Citrullinated Peptides in RA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cornélis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Bahloul</w:t>
+                <w:t xml:space="preserve">Federico Pratesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sidney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Puxeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2011.01070.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.1548--1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.111548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084411v1</w:t>
+                <w:t xml:space="preserve">hal-02084407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of Dupuytren's Disease</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tunisian Case-Control Association Study of a 6q Polymorphism in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (6), pp.1849--1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00296-011-1996-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084410v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rheumatoid Arthritis (RA) Susceptibility Genes on the Immune Response to Viral Citrullinated Peptides in RA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Puxeddu</w:t>
+                <w:t xml:space="preserve">Association Study of CARD8 (p.C10X) and NLRP3 (p.Q705K) Variants with Rheumatoid Arthritis in French and Tunisian Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3899/jrheum.111548⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.131--136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2011.01070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084407v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tunisian Case-Control Association Study of a 6q Polymorphism in Rheumatoid Arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">HLA-DMA and DMB Genes in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boudjema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+                <w:t xml:space="preserve">S. Benhamamouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (6), pp.1849--1850. </w:t>
+              <w:t xml:space="preserve">Tissue Antigens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (3), pp.155--156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00296-011-1996-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2011.01822.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084408v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DMA and DMB Genes in Rheumatoid Arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Genetic Association Study of the CLEC12A Gene in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boudjema</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel Levesque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bombardieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Antigens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (5), pp.451--456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1399-0039.2011.01822.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084409v1</w:t>
+                <w:t xml:space="preserve">hal-02084413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Genetic Association Study of the CLEC12A Gene in Rheumatoid Arthritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cornélis</w:t>
+                <w:t xml:space="preserve">The Interferon Regulatory Factor 5 Gene Confers Susceptibility to Rheumatoid Arthritis and Influences Its Erosive Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dawidowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Levesque</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Yannick Allanore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bombardieri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.12.012⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 70 (1), pp.117--121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2010.129171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084413v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interferon Regulatory Factor 5 Gene Confers Susceptibility to Rheumatoid Arthritis and Influences Its Erosive Phenotype</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signal Transducer and Activator of Transcription and the Risk of Rheumatoid Arthritis and Thyroid Autoimmune Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Pierlot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bombardieri</w:t>
+                <w:t xml:space="preserve">F. Cornells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.269--274</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084405v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal Transducer and Activator of Transcription and the Risk of Rheumatoid Arthritis and Thyroid Autoimmune Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association of the X-Chromosomal Genes TIMP1 and IL9R with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cornells</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Z. Bahloul</w:t>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (10), pp.2149--2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.090059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084403v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Rheumatoid Arthritis Genetic Factor and C5 Serum Level</w:t>
+                <w:t xml:space="preserve">The R620W Polymorphism of the Protein Tyrosine Phosphatase 22 Gene in Autoimmune Thyroid Diseases and Rheumatoid Arthritis in the Tunisian Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
+                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">K. Mejri</w:t>
+                <w:t xml:space="preserve">Zouheir Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2008.104935⟩</w:t>
+              <w:t xml:space="preserve">Annals of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.342--349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03014460902817968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084395v1</w:t>
+                <w:t xml:space="preserve">hal-02084392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of the X-Chromosomal Genes TIMP1 and IL9R with Rheumatoid Arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">TRAF1/C5 Polymorphism Is Not Associated with Pemphigus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holger Kirsten</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Garnier</w:t>
+                <w:t xml:space="preserve">Y. Zerzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 160 (6), pp.1348--1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09136.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.090059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084394v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The R620W Polymorphism of the Protein Tyrosine Phosphatase 22 Gene in Autoimmune Thyroid Diseases and Rheumatoid Arthritis in the Tunisian Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Rheumatoid Arthritis Genetic Factor and C5 Serum Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
+                <w:t xml:space="preserve">Y. Zerzri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dawidowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouheir Bahloul</w:t>
+                <w:t xml:space="preserve">K. Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Human Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (3), pp.342--349. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (9), pp.1508--1509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03014460902817968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard.2008.104935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084392v1</w:t>
+                <w:t xml:space="preserve">hal-02084395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRAF1/C5 Polymorphism Is Not Associated with Pemphigus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">No Evidence of Major Effects in Several Toll-like Receptor Gene Polymorphisms in Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jaen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Zerzeri</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ahnert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Semerano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09136.x⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar2589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084401v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No Evidence of Major Effects in Several Toll-like Receptor Gene Polymorphisms in Rheumatoid Arthritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Holger Kirsten</w:t>
+                <w:t xml:space="preserve">Testing for the Association of the KIAA1109/Tenr/IL2/IL21 Gene Region with Rheumatoid Arthritis in a European Family-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Ahnert</w:t>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Semerano</w:t>
+                <w:t xml:space="preserve">René Westhovens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 11 (1), </w:t>
+              <w:t xml:space="preserve">, 2009, 11 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/ar2589⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/ar2654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084398v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Study of the RANK Locus in White European Rheumatoid Arthritis Families</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Migliorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 68 (3), pp.448--449. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2008.095380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for the Association of the KIAA1109/Tenr/IL2/IL21 Gene Region with Rheumatoid Arthritis in a European Family-Based Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Westhovens</w:t>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar2654⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084396v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
+                <w:t xml:space="preserve">A Familybased Study Does Not Support the Association of a Functional Polymorphism in the Gene for Endothelial Nitric Oxide Synthase with Risk for Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Holger Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
+                <w:t xml:space="preserve">Hélène Hantmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jacq</w:t>
+                <w:t xml:space="preserve">J. Reichardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Burkhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (8), pp.e6803. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (4), pp.320--321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0006803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03009740802668547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197552v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Familybased Study Does Not Support the Association of a Functional Polymorphism in the Gene for Endothelial Nitric Oxide Synthase with Risk for Rheumatoid Arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
+                <w:t xml:space="preserve">Association of MICA with Rheumatoid Arthritis Independent of Known HLA-DRB1 Risk Alleles in a Family-Based and a Case Control Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Kirsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hantmann</w:t>
+                <w:t xml:space="preserve">Markus Scholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Reichardt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jana Burkhardt</w:t>
+                <w:t xml:space="preserve">Dirk Hasenclever</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Hantmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03009740802668547⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11 (3), pp.R60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar2683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084393v1</w:t>
+                <w:t xml:space="preserve">hal-02084402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of MICA with Rheumatoid Arthritis Independent of Known HLA-DRB1 Risk Alleles in a Family-Based and a Case Control Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">The MMP2 Rs243865-T Allele Is Not a Major Genetic Factor for Rheumatoid Arthritis in the French Caucasian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar2683⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (2), pp.97--99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2007.00740.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084402v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MMP2 Rs243865-T Allele Is Not a Major Genetic Factor for Rheumatoid Arthritis in the French Caucasian Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Association of IRF5 Gene Polymorphisms with Rheumatoid Arthritis in a Tunisian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2007.00740.x⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (6), pp.414--418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03009740802256327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084390v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of IRF5 Gene Polymorphisms with Rheumatoid Arthritis in a Tunisian Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+                <w:t xml:space="preserve">Genetic and Expression Analysis of CASP7 Gene in a European Caucasian Population with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariam Ben Hamad</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Z. Bahloul</w:t>
+                <w:t xml:space="preserve">Catarina Resende Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.1912-1918</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084389v1</w:t>
+                <w:t xml:space="preserve">hal-02084380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Expression Analysis of CASP7 Gene in a European Caucasian Population with Rheumatoid Arthritis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Replication of the Tumor Necrosis Factor Receptor-Associated Factor 1/Complement Component 5 Region as a Susceptibility Locus for Rheumatoid Arthritis in a European Family-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fina.A.S. Kurreeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Houwing-Duistermaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrijmoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catarina Resende Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (9), pp.2670--2674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.23793⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084380v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of the Tumor Necrosis Factor Receptor-Associated Factor 1/Complement Component 5 Region as a Susceptibility Locus for Rheumatoid Arthritis in a European Family-Based Study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+                <w:t xml:space="preserve">Lack of Association of VDR Gene Polymorphisms with Thyroid Autoimmune Disorders: Familial and Case/Control Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.23793⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (1), pp.21--25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-007-9124-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084381v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Association of VDR Gene Polymorphisms with Thyroid Autoimmune Disorders: Familial and Case/Control Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
+                <w:t xml:space="preserve">Associations between Genetic Factors, Tobacco Smoking and Autoantibodies in Familial and Sporadic Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10875-007-9124-9⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (4), pp.466--470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2007.075622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084386v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations between Genetic Factors, Tobacco Smoking and Autoantibodies in Familial and Sporadic Rheumatoid Arthritis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Testing for Linkage and Association with Rheumatoid Arthritis a Ptpn22 Promoter Polymorphism Reported to Be Associated and Linked with Type 1 Diabetes in the Caucasian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 67 (4), pp.466--470. </w:t>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.900--901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard.2007.075622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/ard.2007.077180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084388v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association and Expression Study of PRKCH Gene in a French Caucasian Population with Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeoiakim Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (2), pp.115--121. </w:t>
@@ -6439,2751 +6472,2609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for Linkage and Association with Rheumatoid Arthritis a Ptpn22 Promoter Polymorphism Reported to Be Associated and Linked with Type 1 Diabetes in the Caucasian Population</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">HSPD1 Is Not a Major Susceptibility Gene for Rheumatoid Arthritis in the French Caucasian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2007.077180⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (12), pp.1036--1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10038-007-0201-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084382v1</w:t>
+                <w:t xml:space="preserve">hal-02084391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSPD1 Is Not a Major Susceptibility Gene for Rheumatoid Arthritis in the French Caucasian Population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+                <w:t xml:space="preserve">PTPN22 R620W Polymorphism Is Not Associated with Pemphigus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 157 (5), pp.1068--1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2007.08170.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10038-007-0201-y⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084391v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTPN22 R620W Polymorphism Is Not Associated with Pemphigus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+                <w:t xml:space="preserve">Linkage Proof for PTPN22, a Rheumatoid Arthritis Susceptibility Gene and a Human Autoimmunity Gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olfa Abida</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Migliorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Balsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 157 (5), pp.1068--1069. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (5), pp.1649--1654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2007.08170.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0610250104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084375v1</w:t>
+                <w:t xml:space="preserve">hal-02084378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage Proof for PTPN22, a Rheumatoid Arthritis Susceptibility Gene and a Human Autoimmunity Gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">The ITGAV Rs3738919-C Allele Is Associated with Rheumatoid Arthritis in the European Caucasian Population: A Family-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Balsa</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0610250104⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar2221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084378v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ITGAV Rs3738919-C Allele Is Associated with Rheumatoid Arthritis in the European Caucasian Population: A Family-Based Study</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">PADI4 Gene in Multiple Sclerosis: A Family-Based Association Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tommasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cournu-Rebeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar2221⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 177 (1-2), pp.142--145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2006.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084373v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PADI4 Gene in Multiple Sclerosis: A Family-Based Association Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Lack of Association between Signaling Lymphocytic Activation Molecule Family Member 1 Gene and Rheumatoid Arthritis in the French and Tunisian Populations [8]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroimmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneuroim.2006.05.007⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (11), pp.1538--1539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2006.052209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084370v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of Association between Signaling Lymphocytic Activation Molecule Family Member 1 Gene and Rheumatoid Arthritis in the French and Tunisian Populations [8]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Validation of the reshaped shared epitope HLA-DRB1 classification in rheumatoid arthritis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Croiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Z. Bahloul</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2006.052209⟩</w:t>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8, pp.R79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar1949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084371v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00080406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the reshaped shared epitope HLA-DRB1 classification in rheumatoid arthritis.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Polymorphisms in the Protein Tyrosine Phosphatase (PTPN22) Gene Is Not Associated with Autoimmune Thyroid in a Large Affected Tunisian Family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tezenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Elodie Glikmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
+                <w:t xml:space="preserve">Ahmed Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 8, pp.R79. </w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 120 (2), pp.235--236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/ar1949⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2006.04.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00080406v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphisms in the Protein Tyrosine Phosphatase (PTPN22) Gene Is Not Associated with Autoimmune Thyroid in a Large Affected Tunisian Family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">A Family Based Study Shows No Association between Rheumatoid Arthritis and the PADI4 Gene in a White French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Rebai</w:t>
+                <w:t xml:space="preserve">M. Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bongiorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2006.04.565⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (4), pp.587--593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2004.026831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084372v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family Based Study Shows No Association between Rheumatoid Arthritis and the PADI4 Gene in a White French Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Association Study of VDR Gene with Rheumatoid Arthritis in the French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Moscato</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2004.026831⟩</w:t>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (8), pp.707--711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gene.6364260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084364v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheumatoid arthritis seropositive for the rheumatoid factor is linked to the protein tyrosine phosphatase nonreceptor 22-620W allele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Glikmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 7 (6), pp.R1200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/ar1812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Study of VDR Gene with Rheumatoid Arthritis in the French Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Cornélis</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (8), pp.707--711. </w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.1063--1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/sj.gene.6364260⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084368v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheumatoid Arthritis Seropositive for the Rheumatoid Factor Is Linked to the Protein Tyrosine Phosphatase Nonreceptor 22-620W Allele.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Osorio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
+                <w:t xml:space="preserve">E. Glikmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.R1200--1207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084369v1</w:t>
+                <w:t xml:space="preserve">hal-02084365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid Arthritis Seropositive for the Rheumatoid Factor Is Linked to the Protein Tyrosine Phosphatase Nonreceptor 22-620W Allele.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Dieudé</w:t>
+                <w:t xml:space="preserve">Dense genome-wide linkage analysis of rheumatoid arthritis, including covariates.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Osorio y Fortéa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Garnier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Hulya Bukulmez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Glikmans</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laétitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (9), pp.2757-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.20458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084365v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense genome-wide linkage analysis of rheumatoid arthritis, including covariates.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A TNFR1 Genotype with a Protective Role in Familial Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Osorio y Fortéa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Céline Pierlot</w:t>
+                <w:t xml:space="preserve">Sarah Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.20458⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 50 (2), pp.413--419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.20055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563970v1</w:t>
+                <w:t xml:space="preserve">hal-02084362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A TNFR1 Genotype with a Protective Role in Familial Rheumatoid Arthritis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+                <w:t xml:space="preserve">Clinical and pathophysiological significance of the autoimmune response to citrullinated proteins in rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Sebbag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Moreno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Garnier</w:t>
+                <w:t xml:space="preserve">Sabine Chapuy-Regaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Texeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/art.20055⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 71 (6), pp.493-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2004.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084362v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04171988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical and pathophysiological significance of the autoimmune response to citrullinated proteins in rheumatoid arthritis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Fcgamma Receptors IIA, IIIA, and IIIB in Susceptibility to Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Clavel</w:t>
+                <w:t xml:space="preserve">Timothy R. D. J. Radstake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cieline Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo B. A. van De Putte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (5), pp.926--933</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-04171988v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Fcgamma Receptors IIA, IIIA, and IIIB in Susceptibility to Rheumatoid Arthritis</w:t>
+                <w:t xml:space="preserve">Exclusion of the coding sequence of the doublecortin gene as a susceptibility locus in autistic disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy R. D. J. Radstake</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Patrick Vourc'H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cieline Pierlot</w:t>
+                <w:t xml:space="preserve">Jean Pierre Müh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leo B. A. van De Putte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Cornélis</w:t>
+                <w:t xml:space="preserve">Christian Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 108 (2), pp.164-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajmg.10210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084361v1</w:t>
+                <w:t xml:space="preserve">hal-02019548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exclusion of the coding sequence of the doublecortin gene as a susceptibility locus in autistic disorder</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Association between Tumor Necrosis Factor Receptor II and Familial, but Not Sporadic, Rheumatoid Arthritis: Evidence for Genetic Heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bienvenu</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 108 (2), pp.164-167. </w:t>
+                <w:t xml:space="preserve">J. Weissenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Westhovens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajmg.10210⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jan Dequeker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">A. Balsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pascuale-Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 46 (8), pp.2039--2044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/art.10101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9193,223 +9084,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of rare family-specific variants associated with Rheumatoid Arthritis Journées Ouvertes de Biologie Informatique et Mathématique : JOBIM 2018 (Marseille, France, 03-06 July, 2018) (p.138-141). Available on : https://jobim2018.sciencesconf.org/data/pages/Book_JOBIM2018_V_4.pdf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Perea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Michou,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boland,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Meyer,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ouvertes de Biologie Informatique et Mathématique : JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche intégrative pour l’analyse d’une maladie complexe: exemple de la polyarthrite rhumatoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Génomique et Santé, ESSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9419,1234 +9310,1234 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Gène-Gène associées à la Polyarthrite Rhumatoïde dans la voie des adhérences focales (#28343)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chaudru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining bottom-up and top-down systems biology methods to obtain an integrative, global RA-specific network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Miagoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. de Mezquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chalabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Disease Map Community Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la composante auto-immune de la Polyarthrite Rhumatoïde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Caractérisation de CNV (variants de nombre de copies) à partir de données de séquences exoniques simulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Miagoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Journées Ouvertes de Biologie Informatique et Mathématique : JOBIM 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482626v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de CNV (variants de nombre de copies) à partir de données de séquences exoniques simulées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Étude de la composante auto-immune de la Polyarthrite Rhumatoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
+              <w:t xml:space="preserve">, Journées Ouvertes de Biologie Informatique et Mathématique : JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482639v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene co-regulatory inference and modelling of perturbations effects on Rheumatoid Arthritis phenotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Miagoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zerrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Campus Advanced Course: Systems Biology: From large datasets to biological insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis and Dynamical Modelling of Signalling Pathways Involved in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+                <w:t xml:space="preserve">S. Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pankaew</w:t>
+                <w:t xml:space="preserve">G. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Researchers in Life Sciences Federation, Ecole Normale Supérieure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis and Dynamical Modelling of Signalling Pathways Involved in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+                <w:t xml:space="preserve">S. Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pankaew</w:t>
+                <w:t xml:space="preserve">G. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete models and formal verification in biology, Murray Edwards College</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Cambridge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis and Dynamical Modelling of Signalling Pathways Involved in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+                <w:t xml:space="preserve">S. Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pankaew</w:t>
+                <w:t xml:space="preserve">G. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Integrating Systems Biology: From Networks to Mechanisms to Models, EMBO WORKSHOP, EMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Heidelberg (Germany), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis and Dynamical Modelling of Signalling Pathways Involved in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ostaszewski</w:t>
+                <w:t xml:space="preserve">S. Pankaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Pankaew</w:t>
+                <w:t xml:space="preserve">G. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chiocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvay workshop, "Dynamics of biological systems: Modelling genetic, signalling and microbial networks"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Brussel, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative Analysis and Dynamical Modelling of Signalling Pathways Involved in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Trust Advanced Courses Wellcome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId352"/>
+      <w:footerReference w:type="default" r:id="rId351"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10793,51 +10684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Rodriguez Ordonez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1375036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Ben Kilani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Teixeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02268137v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Ben Kilani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Olaso" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958980v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Amira Dahmani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Amroun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Zemani&#8208;fodil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084428v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amroun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mecabih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Sediki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12369" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084426v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ben Kilani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hamad" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzouk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahfoudh" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcla.22300" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084424v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wefa Boughrara" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aberkane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Moghtit" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dorgham" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1034-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284234v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerreiro-Cacais" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Norin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gyllenberg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berglund" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beyeen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2016.49" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084422v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serova-Erard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cattan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubost" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30702-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4X1KLW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02006605v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser Achour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornelis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-015-3156-y" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084419v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilliquin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2014.918175" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084420v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zemani-Fodil" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aberkane" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughrara" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084418v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorgham" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Burkhardt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Blume" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Steiner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103872" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corn&#233;lis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bombardieri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pratesi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sidney" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Puxeddu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2013.08.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58K0TRB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084411v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Hamad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabchoub" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bahloul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2011.01070.x" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP41GZ5G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084410v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lermusiaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssedou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beaudreuil" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.05.027" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111548" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084408v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maalej" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1996-6" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JWTBR0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjema" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhamamouch" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2011.01822.x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26FD6M8D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Levesque" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.12.012" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dawidowicz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierlot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129171" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE7B0F6EB65C3BFD1DF61294888E6CEE9189D2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084403v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornells" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mbarek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Mbarek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kallel-Sellami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mejri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.104935" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A90A11E5741BB59AAB536E02E514E325250062/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084394v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirsten" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090059" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084392v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Chabchoub" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Bahloul" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03014460902817968" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084401v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Mejri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzeri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09136.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8D8QKZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084398v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ahnert" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Semerano" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2589" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084397v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.095380" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/428D7A4799C2D1C0A618C54CBA0F3EBE990B130D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084396v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westhovens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2654" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084393v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hantmann" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichardt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802668547" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Scholz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hasenclever" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hantmann" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2683" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084390v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2007.00740.x" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6NGHW45-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084389v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Hamad" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802256327" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084380v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Resende Oliveira" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084381v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fina.A.S. Kurreeman" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Houwing-Duistermaat" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrijmoet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23793" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084386v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9124-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T43WXXPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084388v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Teixeira" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasbleiz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.075622" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/624E1A1FA230B554DC1B518632A5A990E051F458/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoiakim Moore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9143-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084382v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieud&#233;" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.077180" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB5885C5A88989DFF370513A3700E819FCC57AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10038-007-0201-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084375v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abida" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2007.08170.x" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q73W4ZBK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084378v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610250104" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084373v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2221" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084370v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommasi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cournu-Rebeix" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2006.05.007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5V21G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084371v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.052209" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084372v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Glikmans" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rebai" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.04.565" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7Q76XMN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084364v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbag" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongiorni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moscato" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.026831" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997637v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1812" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084368v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6364260" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084365v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glikmans" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563970v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio y Fort&#233;a" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Bukulmez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20458" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084362v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreno" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20055" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171988v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Texeira" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Clavel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.07.004" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ4WR8W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084361v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. D. J. Radstake" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cieline Pierlot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo B. A. van De Putte" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019548v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;h" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10210" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PL141J3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084357v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dequeker" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balsa" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascuale-Salcedo" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.10101" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482477v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perea" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou," TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland," TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer," TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482450v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit-Teixeira" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482569v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalabi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482618v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Mezquita" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482626v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veyssiere" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Deleuze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482639v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482631v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerrouk" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482659v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostaszewski" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankaew" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalliolias" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiocchia" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482656v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482671v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482667v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482676v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Rodriguez Ordonez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1375036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02268137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Ben Kilani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Olaso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Amira Dahmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Amroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Zemani&#8208;fodil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mecabih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Sediki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12369" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ben Kilani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahfoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcla.22300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wefa Boughrara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aberkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Moghtit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dorgham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1034-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerreiro-Cacais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Norin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gyllenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berglund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beyeen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2016.49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serova-Erard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cattan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30702-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4X1KLW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02006605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser Achour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-015-3156-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilliquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2014.918175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zemani-Fodil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aberkane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughrara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorgham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Burkhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Blume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Steiner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corn&#233;lis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bombardieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pratesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sidney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Puxeddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2013.08.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58K0TRB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lermusiaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssedou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beaudreuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.05.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Hamad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maalej" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1996-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JWTBR0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabchoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bahloul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2011.01070.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP41GZ5G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhamamouch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2011.01822.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26FD6M8D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Levesque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.12.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0BSC0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dawidowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE7B0F6EB65C3BFD1DF61294888E6CEE9189D2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornells" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mbarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirsten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Chabchoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Bahloul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03014460902817968" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Mejri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Mbarek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kallel-Sellami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzeri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09136.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8D8QKZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084395v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mejri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.104935" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A90A11E5741BB59AAB536E02E514E325250062/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ahnert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Semerano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2589" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westhovens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2654" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084397v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.095380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/428D7A4799C2D1C0A618C54CBA0F3EBE990B130D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hantmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802668547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Scholz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hasenclever" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hantmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2683" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2007.00740.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6NGHW45-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Hamad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802256327" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Resende Oliveira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fina.A.S. Kurreeman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Houwing-Duistermaat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrijmoet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23793" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9124-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T43WXXPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Teixeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasbleiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.075622" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/624E1A1FA230B554DC1B518632A5A990E051F458/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieud&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.077180" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB5885C5A88989DFF370513A3700E819FCC57AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoiakim Moore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9143-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10038-007-0201-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2007.08170.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q73W4ZBK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610250104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommasi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cournu-Rebeix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2006.05.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5V21G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.052209" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Glikmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rebai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.04.565" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7Q76XMN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084364v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbag" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongiorni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moscato" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.026831" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6364260" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glikmans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio y Fort&#233;a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Bukulmez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084362v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Texeira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Clavel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.07.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ4WR8W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. D. J. Radstake" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cieline Pierlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo B. A. van De Putte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019548v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10210" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PL141J3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084357v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dequeker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balsa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascuale-Salcedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.10101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482477v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer," TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit-Teixeira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482569v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalabi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Teixeira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Mezquita" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482639v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veyssiere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Deleuze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerrouk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostaszewski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankaew" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalliolias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiocchia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482656v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482667v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>