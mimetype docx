--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -258,325 +258,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inference of an Integrative, Executable Network for Rheumatoid Arthritis Combining Data-Driven Machine Learning Approaches and a State-of-the-Art Mechanistic Disease Map</w:t>
+                <w:t xml:space="preserve">Identification of biological pathways specific to phases preceding rheumatoid arthritis development through gene expression profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Miagoux</w:t>
+                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidisha Singh</w:t>
+                <w:t xml:space="preserve">Céline Derbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Veyssière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dereck de Mézquita</w:t>
+                <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Chaudru</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Elati</w:t>
+                <w:t xml:space="preserve">Céline Lamacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm11080785⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/iji.12528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515663v1</w:t>
+                <w:t xml:space="preserve">hal-03120585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of biological pathways specific to phases preceding rheumatoid arthritis development through gene expression profiling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inference of an Integrative, Executable Network for Rheumatoid Arthritis Combining Data-Driven Machine Learning Approaches and a State-of-the-Art Mechanistic Disease Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Miagoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Dalmasso</w:t>
+                <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Derbois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maeva Veyssière</w:t>
+                <w:t xml:space="preserve">Dereck de Mézquita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Olaso</w:t>
+                <w:t xml:space="preserve">Valérie Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lamacchia</w:t>
+                <w:t xml:space="preserve">Mohamed Elati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (8), pp.785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/iji.12528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jpm11080785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03120585v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RA-map: building a state-of-the-art interactive knowledge base for rheumatoid arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -839,51 +839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert E Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1055,51 +1055,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Systems Biology Approach for the Study of Rheumatoid Arthritis: From a Molecular Map to a Dynamical Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidisha Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,51 +1107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George D. Kalliolias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Chiocchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (1), pp.e100050. </w:t>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Fodil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Chaudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilliquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,325 +2904,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics of Dupuytren's Disease</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Beaudreuil</w:t>
+                <w:t xml:space="preserve">Effect of Rheumatoid Arthritis (RA) Susceptibility Genes on the Immune Response to Viral Citrullinated Peptides in RA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Pratesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sidney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Puxeddu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Bone Spine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.05.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (7), pp.1548--1550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.111548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084410v1</w:t>
+                <w:t xml:space="preserve">hal-02084407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Rheumatoid Arthritis (RA) Susceptibility Genes on the Immune Response to Viral Citrullinated Peptides in RA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilaria Puxeddu</w:t>
+                <w:t xml:space="preserve">Association Study of CARD8 (p.C10X) and NLRP3 (p.Q705K) Variants with Rheumatoid Arthritis in French and Tunisian Populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39 (7), pp.1548--1550. </w:t>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (2), pp.131--136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.111548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2011.01070.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084407v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tunisian Case-Control Association Study of a 6q Polymorphism in Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3271,203 +3283,191 @@
                 <w:t xml:space="preserve">⟨10.1007/s00296-011-1996-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Study of CARD8 (p.C10X) and NLRP3 (p.Q705K) Variants with Rheumatoid Arthritis in French and Tunisian Populations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Marzouk</w:t>
+                <w:t xml:space="preserve">Genetics of Dupuytren's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chabchoub</w:t>
+                <w:t xml:space="preserve">Jean-Luc Lermusiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Bahloul</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Teyssedou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Beaudreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2011.01070.x⟩</w:t>
+              <w:t xml:space="preserve">Joint Bone Spine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 79 (1), pp.7--12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbspin.2011.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084411v1</w:t>
+                <w:t xml:space="preserve">hal-02084410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HLA-DMA and DMB Genes in Rheumatoid Arthritis</w:t>
               </w:r>
@@ -3900,77 +3900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cornells</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Marzouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical and experimental rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (2), pp.269--274</w:t>
@@ -3993,587 +3993,587 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of the X-Chromosomal Genes TIMP1 and IL9R with Rheumatoid Arthritis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jana Burkhardt</w:t>
+                <w:t xml:space="preserve">The R620W Polymorphism of the Protein Tyrosine Phosphatase 22 Gene in Autoimmune Thyroid Diseases and Rheumatoid Arthritis in the Tunisian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Holger Kirsten</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Garnier</w:t>
+                <w:t xml:space="preserve">Zouheir Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 36 (10), pp.2149--2157. </w:t>
+              <w:t xml:space="preserve">Annals of Human Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.342--349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3899/jrheum.090059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03014460902817968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084394v1</w:t>
+                <w:t xml:space="preserve">hal-02084392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The R620W Polymorphism of the Protein Tyrosine Phosphatase 22 Gene in Autoimmune Thyroid Diseases and Rheumatoid Arthritis in the Tunisian Population</w:t>
+                <w:t xml:space="preserve">New Rheumatoid Arthritis Genetic Factor and C5 Serum Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mariem Ben Hamad</w:t>
+                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouheir Bahloul</w:t>
+                <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Zerzri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Dawidowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Human Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03014460902817968⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (9), pp.1508--1509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2008.104935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084392v1</w:t>
+                <w:t xml:space="preserve">hal-02084395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRAF1/C5 Polymorphism Is Not Associated with Pemphigus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaouthar Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Zerzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 160 (6), pp.1348--1350. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2009.09136.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Rheumatoid Arthritis Genetic Factor and C5 Serum Level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karen Dawidowicz</w:t>
+                <w:t xml:space="preserve">Association of the X-Chromosomal Genes TIMP1 and IL9R with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Burkhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mejri</w:t>
+                <w:t xml:space="preserve">Holger Kirsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2008.104935⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (10), pp.2149--2157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3899/jrheum.090059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02084395v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No Evidence of Major Effects in Several Toll-like Receptor Gene Polymorphisms in Rheumatoid Arthritis</w:t>
               </w:r>
@@ -4585,51 +4585,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Jaen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Kirsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Ahnert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4986,51 +4986,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcriptome Analysis Describing New Immunity and Defense Genes in Peripheral Blood Mononuclear Cells of Rheumatoid Arthritis Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Olaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5107,51 +5107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Familybased Study Does Not Support the Association of a Functional Polymorphism in the Gene for Endothelial Nitric Oxide Synthase with Risk for Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Kirsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,51 +5241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of MICA with Rheumatoid Arthritis Independent of Known HLA-DRB1 Risk Alleles in a Family-Based and a Case Control Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holger Kirsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,562 +5369,562 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MMP2 Rs243865-T Allele Is Not a Major Genetic Factor for Rheumatoid Arthritis in the French Caucasian Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jacq</w:t>
+                <w:t xml:space="preserve">Replication of the Tumor Necrosis Factor Receptor-Associated Factor 1/Complement Component 5 Region as a Susceptibility Locus for Rheumatoid Arthritis in a European Family-Based Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fina.A.S. Kurreeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Houwing-Duistermaat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vrijmoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2007.00740.x⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 58 (9), pp.2670--2674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.23793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084390v1</w:t>
+                <w:t xml:space="preserve">hal-02084381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of IRF5 Gene Polymorphisms with Rheumatoid Arthritis in a Tunisian Population</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic and Expression Analysis of CASP7 Gene in a European Caucasian Population with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Z. Bahloul</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilliquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Resende Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (10), pp.1912-1918</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/03009740802256327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084389v1</w:t>
+                <w:t xml:space="preserve">hal-02084380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Expression Analysis of CASP7 Gene in a European Caucasian Population with Rheumatoid Arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MMP2 Rs243865-T Allele Is Not a Major Genetic Factor for Rheumatoid Arthritis in the French Caucasian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Immunogenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 35 (2), pp.97--99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-313X.2007.00740.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084380v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication of the Tumor Necrosis Factor Receptor-Associated Factor 1/Complement Component 5 Region as a Susceptibility Locus for Rheumatoid Arthritis in a European Family-Based Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rocha</w:t>
+                <w:t xml:space="preserve">Association of IRF5 Gene Polymorphisms with Rheumatoid Arthritis in a Tunisian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanine Houwing-Duistermaat</w:t>
+                <w:t xml:space="preserve">Mariam Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Vrijmoet</w:t>
+                <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 58 (9), pp.2670--2674. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (6), pp.414--418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.23793⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/03009740802256327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084381v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Association of VDR Gene Polymorphisms with Thyroid Autoimmune Disorders: Familial and Case/Control Studies</w:t>
               </w:r>
@@ -5936,77 +5936,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariam Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 28 (1), pp.21--25. </w:t>
@@ -6196,583 +6196,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing for Linkage and Association with Rheumatoid Arthritis a Ptpn22 Promoter Polymorphism Reported to Be Associated and Linked with Type 1 Diabetes in the Caucasian Population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Association and Expression Study of PRKCH Gene in a French Caucasian Population with Rheumatoid Arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dieudé</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeoiakim Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lasbleiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilliquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 67 (6), pp.900--901. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (2), pp.115--121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/ard.2007.077180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10875-007-9143-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084382v1</w:t>
+                <w:t xml:space="preserve">hal-02084385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association and Expression Study of PRKCH Gene in a French Caucasian Population with Rheumatoid Arthritis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Testing for Linkage and Association with Rheumatoid Arthritis a Ptpn22 Promoter Polymorphism Reported to Be Associated and Linked with Type 1 Diabetes in the Caucasian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.H. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pierlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 67 (6), pp.900--901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2007.077180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-007-9143-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084385v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HSPD1 Is Not a Major Susceptibility Gene for Rheumatoid Arthritis in the French Caucasian Population</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+                <w:t xml:space="preserve">PTPN22 R620W Polymorphism Is Not Associated with Pemphigus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mejri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Kallel-Sellami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Abida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10038-007-0201-y⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 157 (5), pp.1068--1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2007.08170.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084391v1</w:t>
+                <w:t xml:space="preserve">hal-02084375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PTPN22 R620W Polymorphism Is Not Associated with Pemphigus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Mbarek</w:t>
+                <w:t xml:space="preserve">HSPD1 Is Not a Major Susceptibility Gene for Rheumatoid Arthritis in the French Caucasian Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 52 (12), pp.1036--1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10038-007-0201-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2133.2007.08170.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02084375v1</w:t>
+                <w:t xml:space="preserve">hal-02084391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linkage Proof for PTPN22, a Rheumatoid Arthritis Susceptibility Gene and a Human Autoimmunity Gene</w:t>
               </w:r>
@@ -6905,51 +6905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ITGAV Rs3738919-C Allele Is Associated with Rheumatoid Arthritis in the European Caucasian Population: A Family-Based Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,51 +7172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of Association between Signaling Lymphocytic Activation Molecule Family Member 1 Gene and Rheumatoid Arthritis in the French and Tunisian Populations [8]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7224,51 +7224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pierlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 65 (11), pp.1538--1539. </w:t>
@@ -7440,51 +7440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphisms in the Protein Tyrosine Phosphatase (PTPN22) Gene Is Not Associated with Autoimmune Thyroid in a Large Affected Tunisian Family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghazi Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Maalej</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7580,688 +7580,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Family Based Study Shows No Association between Rheumatoid Arthritis and the PADI4 Gene in a White French Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Caponi</w:t>
+                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bongiorni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Moscato</w:t>
+                <w:t xml:space="preserve">José Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/ard.2004.026831⟩</w:t>
+              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 52 (4), pp.1063--1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02084364v1</w:t>
+                <w:t xml:space="preserve">hal-02084369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association Study of VDR Gene with Rheumatoid Arthritis in the French Population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+                <w:t xml:space="preserve">Rheumatoid Arthritis Seropositive for the Rheumatoid Factor Is Linked to the Protein Tyrosine Phosphatase Nonreceptor 22-620W Allele.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Cornélis</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Glikmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Immunity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.R1200--1207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084368v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid arthritis seropositive for the rheumatoid factor is linked to the protein tyrosine phosphatase nonreceptor 22-620W allele</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Michou</w:t>
+                <w:t xml:space="preserve">A Family Based Study Shows No Association between Rheumatoid Arthritis and the PADI4 Gene in a White French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Caponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elodie Glikmans</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sebbag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bongiorni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/ar1812⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 64 (4), pp.587--593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/ard.2004.026831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997637v1</w:t>
+                <w:t xml:space="preserve">hal-02084364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Classification of HLA-DRB1 Alleles Supports the Shared Epitope Hypothesis of Rheumatoid Arthritis Susceptibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tézenas Du Montcel</w:t>
+                <w:t xml:space="preserve">Association Study of VDR Gene with Rheumatoid Arthritis in the French Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Maalej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Lemaire</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Rebai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cornélis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genes and Immunity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (8), pp.707--711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.gene.6364260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/art.20989⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02084369v1</w:t>
+                <w:t xml:space="preserve">hal-02084368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheumatoid Arthritis Seropositive for the Rheumatoid Factor Is Linked to the Protein Tyrosine Phosphatase Nonreceptor 22-620W Allele.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Michou</w:t>
+                <w:t xml:space="preserve">Rheumatoid arthritis seropositive for the rheumatoid factor is linked to the protein tyrosine phosphatase nonreceptor 22-620W allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dieudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Michou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Glikmans</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Glikmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthritis Research and Therapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Arthritis Research &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (6), pp.R1200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/ar1812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084365v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense genome-wide linkage analysis of rheumatoid arthritis, including covariates.</w:t>
               </w:r>
@@ -8394,90 +8394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A TNFR1 Genotype with a Protective Role in Familial Rheumatoid Arthritis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dieudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis &amp; rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 50 (2), pp.413--419. </w:t>
@@ -9547,273 +9547,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de CNV (variants de nombre de copies) à partir de données de séquences exoniques simulées</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de la composante auto-immune de la Polyarthrite Rhumatoïde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Niarakis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Michou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf. Deleuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cornelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2019</w:t>
+              <w:t xml:space="preserve">, Journées Ouvertes de Biologie Informatique et Mathématique : JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482639v1</w:t>
+                <w:t xml:space="preserve">hal-04482626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la composante auto-immune de la Polyarthrite Rhumatoïde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de CNV (variants de nombre de copies) à partir de données de séquences exoniques simulées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Miagoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veyssiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Cornelis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Niarakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chaudru</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">, Journées Ouvertes de Biologie Informatique et Mathématique : JOBIM 2019</w:t>
+              <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04482626v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04482639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene co-regulatory inference and modelling of perturbations effects on Rheumatoid Arthritis phenotypes.</w:t>
               </w:r>
@@ -9851,51 +9851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Campus Advanced Course: Systems Biology: From large datasets to biological insight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10446,51 +10446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Petit-Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Niarakis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wellcome Trust Advanced Courses Wellcome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10684,51 +10684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Rodriguez Ordonez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1375036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02268137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Ben Kilani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Olaso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Amira Dahmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Amroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Zemani&#8208;fodil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mecabih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Sediki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12369" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ben Kilani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahfoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcla.22300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wefa Boughrara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aberkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Moghtit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dorgham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1034-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerreiro-Cacais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Norin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gyllenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berglund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beyeen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2016.49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serova-Erard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cattan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30702-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4X1KLW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02006605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser Achour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-015-3156-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilliquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2014.918175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zemani-Fodil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aberkane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughrara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorgham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Burkhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Blume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Steiner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corn&#233;lis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bombardieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pratesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sidney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Puxeddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2013.08.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58K0TRB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084410v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lermusiaux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssedou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beaudreuil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.05.027" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084407v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111548" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084408v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Hamad" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maalej" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1996-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JWTBR0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084411v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabchoub" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bahloul" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2011.01070.x" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP41GZ5G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhamamouch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2011.01822.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26FD6M8D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Levesque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.12.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0BSC0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dawidowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE7B0F6EB65C3BFD1DF61294888E6CEE9189D2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornells" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mbarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084394v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirsten" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090059" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084392v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Chabchoub" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Bahloul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03014460902817968" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084401v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Mejri" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Mbarek" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kallel-Sellami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzeri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09136.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8D8QKZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084395v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzri" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mejri" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.104935" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A90A11E5741BB59AAB536E02E514E325250062/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ahnert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Semerano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2589" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westhovens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2654" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084397v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.095380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/428D7A4799C2D1C0A618C54CBA0F3EBE990B130D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hantmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802668547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Scholz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hasenclever" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hantmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2683" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084390v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2007.00740.x" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6NGHW45-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084389v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Hamad" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802256327" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084380v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Resende Oliveira" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084381v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fina.A.S. Kurreeman" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Houwing-Duistermaat" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrijmoet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23793" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9124-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T43WXXPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Teixeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasbleiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.075622" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/624E1A1FA230B554DC1B518632A5A990E051F458/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084382v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieud&#233;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.077180" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB5885C5A88989DFF370513A3700E819FCC57AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084385v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoiakim Moore" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9143-6" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084391v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10038-007-0201-y" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084375v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abida" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2007.08170.x" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q73W4ZBK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610250104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommasi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cournu-Rebeix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2006.05.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5V21G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.052209" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Glikmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rebai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.04.565" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7Q76XMN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084364v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbag" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongiorni" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moscato" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.026831" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084368v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6364260" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997637v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1812" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glikmans" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio y Fort&#233;a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Bukulmez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084362v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Texeira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Clavel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.07.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ4WR8W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. D. J. Radstake" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cieline Pierlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo B. A. van De Putte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019548v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10210" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PL141J3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084357v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dequeker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balsa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascuale-Salcedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.10101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482477v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer," TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit-Teixeira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482569v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalabi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Teixeira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Mezquita" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482639v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veyssiere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482626v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Deleuze" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerrouk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostaszewski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankaew" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalliolias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiocchia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482656v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482667v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905245v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Pilar Rodriguez Ordonez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Michou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cornelis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2024.1375036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120585v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dalmasso" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Derbois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Olaso" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lamacchia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12528" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Miagoux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidisha Singh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dereck de M&#233;zquita" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chaudru" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm11080785" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958967v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kalliolias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Pilalis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baaa017" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02075447v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Perea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;titia Michou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caloustian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213387" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02268137v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sahbi Ben Kilani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert E Olaso" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958980v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahinez Amira Dahmani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benzaoui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habiba Amroun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzia Zemani&#8208;fodil" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12454" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George D. Kalliolias" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chiocchia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2018.vol4.iss1.e100050" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Dahmani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Amroun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mecabih" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Z. Sediki" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/iji.12369" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084426v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Achour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ben Kilani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Hamad" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzouk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mahfoudh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcla.22300" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084424v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wefa Boughrara" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Aberkane" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Moghtit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Dorgham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00011-017-1034-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04284234v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Guerreiro-Cacais" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Norin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gyllenberg" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Berglund" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Beyeen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/gene.2016.49" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084421v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Singh" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30689-5" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8NF717J-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serova-Erard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cattan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Dubost" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bardin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1169-8330(16)30702-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CS4X1KLW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02006605v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosser Achour" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Cornelis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10067-015-3156-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Fodil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Teixeira" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilliquin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03009742.2014.918175" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084420v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fodil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zemani-Fodil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aberkane" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Boughrara" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084418v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dorgham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Burkhardt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Blume" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Steiner" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0103872" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084414v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Michou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Corn&#233;lis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Baron" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bombardieri" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Balsa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084415v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pratesi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sidney" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Puxeddu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2013.08.002" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T58K0TRB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084407v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.111548" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084411v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ben Hamad" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chabchoub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Bahloul" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2011.01070.x" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GP41GZ5G-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084408v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Maalej" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00296-011-1996-6" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JWTBR0F-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084410v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lermusiaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Teyssedou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Beaudreuil" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.05.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084409v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boudjema" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benhamamouch" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1399-0039.2011.01822.x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-26FD6M8D-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084413v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Levesque" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2011.12.012" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0BSC0S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084405v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Dawidowicz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Allanore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Guedj" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pierlot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2010.129171" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BE7B0F6EB65C3BFD1DF61294888E6CEE9189D2F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornells" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mbarek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084392v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazi Chabchoub" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouheir Bahloul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03014460902817968" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084395v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Mbarek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Kallel-Sellami" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mejri" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.104935" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A90A11E5741BB59AAB536E02E514E325250062/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084401v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Mejri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zerzeri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2009.09136.x" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V8D8QKZ5-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084394v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kirsten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Garnier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3899/jrheum.090059" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaen" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ahnert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Semerano" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2589" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084396v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Migliorini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westhovens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2654" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084397v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dieud&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2008.095380" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/428D7A4799C2D1C0A618C54CBA0F3EBE990B130D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197552v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Magniette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lasbleiz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacq" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0006803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084393v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hantmann" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Reichardt" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802668547" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084402v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Scholz" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Hasenclever" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Hantmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2683" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084381v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fina.A.S. Kurreeman" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Houwing-Duistermaat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vrijmoet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.23793" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Resende Oliveira" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084390v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-313X.2007.00740.x" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6NGHW45-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084389v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Ben Hamad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03009740802256327" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9124-9" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T43WXXPW-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Teixeira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pierlot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lasbleiz" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bardin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.075622" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/624E1A1FA230B554DC1B518632A5A990E051F458/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084385v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeoiakim Moore" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-007-9143-6" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084382v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dieud&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2007.077180" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DEB5885C5A88989DFF370513A3700E819FCC57AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084375v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abida" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2007.08170.x" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q73W4ZBK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10038-007-0201-y" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084378v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0610250104" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084373v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar2221" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084370v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tommasi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cournu-Rebeix" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caponi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroim.2006.05.007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGR5V21G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084371v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2006.052209" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00080406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Croiseau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tezenas Du Montcel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lemaire" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1949" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Glikmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Rebai" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2006.04.565" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7Q76XMN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie T&#233;zenas Du Montcel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20989" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084365v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Garnier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Glikmans" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084364v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sebbag" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bongiorni" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moscato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/ard.2004.026831" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084368v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.gene.6364260" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997637v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/ar1812" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563970v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Osorio y Fort&#233;a" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Bukulmez" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20458" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084362v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Moreno" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.20055" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04171988v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Sebbag" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chapuy-Regaud" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Auger" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit-Texeira" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Clavel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2004.07.004" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XDQ4WR8W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084361v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy R. D. J. Radstake" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cieline Pierlot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo B. A. van De Putte" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019548v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vourc'H" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre M&#252;h" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andres" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bienvenu" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajmg.10210" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5PL141J3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084357v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Weissenbach" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dequeker" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Balsa" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pascuale-Salcedo" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.10101" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482477v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perea" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Michou," TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boland," TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Meyer," TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482450v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Petit-Teixeira" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482569v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalabi" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Petit-Teixeira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaudru" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482618v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miagoux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Mezquita" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482626v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veyssiere" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Deleuze" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cornelis" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482639v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Niarakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482631v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zerrouk" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482659v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ostaszewski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pankaew" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kalliolias" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chiocchia" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482656v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482671v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482667v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482676v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>