--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1084,178 +1084,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Socio-Spatial Justice: From Statistics to Big Data – Promises and Threats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La « puissance du cœur » de la métropole parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, 1-2 (206-207), pp.39 à 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507168v1</w:t>
+                <w:t xml:space="preserve">halshs-01930348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « puissance du cœur » de la métropole parisienne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measuring Socio-Spatial Justice: From Statistics to Big Data – Promises and Threats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2015, 1-2 (206-207), pp.39 à 53</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930348v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t>
               </w:r>
@@ -1474,51 +1474,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being Disparities within the Paris Region: A Capabilist Spatialised Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 50 (3), pp.1575-1591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1552,51 +1552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jobs and geography: can the &amp;quot;functional hypercentrality&amp;quot; of Paris be an asset for the surrounding region?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1634,51 +1634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELLE FRACTURE SOCIO-SPATIALE À L'HEURE DU GRAND PARIS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois et territoires : l'hypercentralité fonctionnelle de Paris, un atout pour l'Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1807,51 +1807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être en Île-de-France : derrière une hausse générale, des disparités territoriales croissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1889,51 +1889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bien-être, le coeur de l'Île-de-France à la dérive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1971,51 +1971,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being in the Paris region: widening regional disparities despite overall improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hégémonie retrouvée du centre de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being Disparities Within the Paris Region. A Capabilist Spatialized Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm functions location vs. sustainability : the case of the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4412,51 +4412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C044B85A"/>
+    <w:nsid w:val="9117B858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4643,51 +4643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-tovar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4224-1702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167725521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173003554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123288009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.133.0491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ67G5MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260850v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-tovar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4224-1702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167725521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173003554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123288009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.133.0491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ67G5MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260850v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>