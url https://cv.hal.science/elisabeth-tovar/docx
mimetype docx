--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -695,200 +695,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
+                <w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EconomiX Working Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (22), pp.2422-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02459378v1</w:t>
+                <w:t xml:space="preserve">hal-02287397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bunel</w:t>
+                <w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EconomiX Working Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02287397v1</w:t>
+                <w:t xml:space="preserve">hal-02459378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel horizon normatif pour la cartographie d'une exploitation multidimensionnelle ?</w:t>
               </w:r>
@@ -946,316 +946,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la justice socio-spatiale : de l'ancien au nouveau monde, promesses et menaces du « Big Data »</w:t>
+                <w:t xml:space="preserve">Measuring Socio-Spatial Justice: From Statistics to Big Data – Promises and Threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Liberté, Egalité, Computer, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
+              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507163v1</w:t>
+                <w:t xml:space="preserve">halshs-01507168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « puissance du coeur » de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
+                <w:t xml:space="preserve">La « puissance du cœur » de la métropole parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Počítačová podpora v archeologii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206-207</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, 1-2 (206-207), pp.39 à 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01730425v1</w:t>
+                <w:t xml:space="preserve">halshs-01930348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « puissance du cœur » de la métropole parisienne.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesurer la justice socio-spatiale : de l'ancien au nouveau monde, promesses et menaces du « Big Data »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2015, 1-2 (206-207), pp.39 à 53</w:t>
+              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Liberté, Egalité, Computer, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01930348v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Socio-Spatial Justice: From Statistics to Big Data – Promises and Threats</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
+                <w:t xml:space="preserve">La « puissance du coeur » de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
+              <w:t xml:space="preserve">Počítačová podpora v archeologii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507168v1</w:t>
+                <w:t xml:space="preserve">hal-01730425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t>
               </w:r>
@@ -1455,230 +1455,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being Disparities within the Paris Region: A Capabilist Spatialised Outlook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jobs and geography: can the &amp;quot;functional hypercentrality&amp;quot; of Paris be an asset for the surrounding region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Jobs-and-geography-can-the.html</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950599v1</w:t>
+                <w:t xml:space="preserve">hal-00950817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jobs and geography: can the &amp;quot;functional hypercentrality&amp;quot; of Paris be an asset for the surrounding region?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Well-being Disparities within the Paris Region: A Capabilist Spatialised Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.1575-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098012465130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950817v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELLE FRACTURE SOCIO-SPATIALE À L'HEURE DU GRAND PARIS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois et territoires : l'hypercentralité fonctionnelle de Paris, un atout pour l'Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,273 +1801,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être en Île-de-France : derrière une hausse générale, des disparités territoriales croissantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Well-being in the Paris region: widening regional disparities despite overall improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Bien-etre-en-Ile-de-France.html</w:t>
+              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Well-being-in-the-Paris-region.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950828v1</w:t>
+                <w:t xml:space="preserve">hal-00950826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, le coeur de l'Île-de-France à la dérive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bien-être en Île-de-France : derrière une hausse générale, des disparités territoriales croissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Bien-etre-en-Ile-de-France.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303484v1</w:t>
+                <w:t xml:space="preserve">hal-00950828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being in the Paris region: widening regional disparities despite overall improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Bien-être, le coeur de l'Île-de-France à la dérive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Well-being-in-the-Paris-region.html</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950826v1</w:t>
+                <w:t xml:space="preserve">hal-02303484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation et formes d'emploi à Paris</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving apart: job-driven residential mobility and the gender pay gap Evidence from a large industrial firm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes on past-in-present educational discrimination. Insights from a representative factorial survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2942,51 +2942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hégémonie retrouvée du centre de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Job Accessibility Measurement: When the Model Makes the Results. Methodological Contribution and Empirical Benchmarking on the Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being Disparities Within the Paris Region. A Capabilist Spatialized Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3349,51 +3349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,73 +3647,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Harnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conférence de l’Association Française d’Economie Expérimentale (French Association of Experimental Economics) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve"> IMEBESS (International Meeting on Experimental and Behavioral Social Science), Nuffield Centre for Experimental Social Sciences of the University of Oxford (CESS) &amp; Universitat de Barcelona </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona Spain, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673262v1</w:t>
+                <w:t xml:space="preserve">hal-01673263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rebel, the Enforcer, and the Indifferent. A Structural Analysis of the Internalization of Collective Preferences on Redistribution</w:t>
               </w:r>
@@ -3729,73 +3729,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Harnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IMEBESS (International Meeting on Experimental and Behavioral Social Science), Nuffield Centre for Experimental Social Sciences of the University of Oxford (CESS) &amp; Universitat de Barcelona </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelona Spain, Unknown Region</w:t>
+              <w:t xml:space="preserve"> Conférence de l’Association Française d’Economie Expérimentale (French Association of Experimental Economics) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673263v1</w:t>
+                <w:t xml:space="preserve">hal-01673262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obeying vs. resisting unfair laws – an analysis of the internalization of collective preferences on redistribution using classification trees and random forests</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm functions location vs. sustainability : the case of the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4412,51 +4412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9117B858"/>
+    <w:nsid w:val="FD6D0847"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4643,51 +4643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-tovar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4224-1702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167725521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173003554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123288009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930348v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507168v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.133.0491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ67G5MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260850v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-tovar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4224-1702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167725521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173003554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123288009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.133.0491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ67G5MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260850v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>