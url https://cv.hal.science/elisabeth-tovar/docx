--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -695,200 +695,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bunel</w:t>
+                <w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EconomiX Working Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287397v1</w:t>
+                <w:t xml:space="preserve">hal-02459378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
+                <w:t xml:space="preserve">Does accessibility to local public employment agencies matter? Answers from a French quasi- experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bunel</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EconomiX Working Papers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (22), pp.2422-2435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036846.2018.1545079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02459378v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel horizon normatif pour la cartographie d'une exploitation multidimensionnelle ?</w:t>
               </w:r>
@@ -946,316 +946,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Socio-Spatial Justice: From Statistics to Big Data – Promises and Threats</w:t>
+                <w:t xml:space="preserve">Mesurer la justice socio-spatiale : de l'ancien au nouveau monde, promesses et menaces du « Big Data »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
+              <w:t xml:space="preserve">, 2016, Liberté, Egalité, Computer, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507168v1</w:t>
+                <w:t xml:space="preserve">halshs-01507163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « puissance du cœur » de la métropole parisienne.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
+                <w:t xml:space="preserve">La « puissance du coeur » de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Prévision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2015, 1-2 (206-207), pp.39 à 53</w:t>
+              <w:t xml:space="preserve">Počítačová podpora v archeologii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01930348v1</w:t>
+                <w:t xml:space="preserve">hal-01730425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la justice socio-spatiale : de l'ancien au nouveau monde, promesses et menaces du « Big Data »</w:t>
+                <w:t xml:space="preserve">Measuring Socio-Spatial Justice: From Statistics to Big Data – Promises and Threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Liberté, Egalité, Computer, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
+              <w:t xml:space="preserve">, 2016, Liberty, Equality, IT, 10, http://www.jssj.org/article/mesurer-la-justice-socio-spatiale-de-lancien-au-nouveau-monde-promesses-et-menaces-du-big-data/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01507163v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01507168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La « puissance du coeur » de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Tovar</w:t>
+                <w:t xml:space="preserve">La « puissance du cœur » de la métropole parisienne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Počítačová podpora v archeologii</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 206-207</w:t>
+              <w:t xml:space="preserve">Economie et Prévision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015, 1-2 (206-207), pp.39 à 53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730425v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01930348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise économique, durée du chômage et accès à l’emploi, l’Observatoire partenarial lyonnais en économie : Emploi-insertion-cohésion sociale</w:t>
               </w:r>
@@ -1455,230 +1455,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jobs and geography: can the &amp;quot;functional hypercentrality&amp;quot; of Paris be an asset for the surrounding region?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Well-being Disparities within the Paris Region: A Capabilist Spatialised Outlook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropolitiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (3), pp.1575-1591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0042098012465130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950817v1</w:t>
+                <w:t xml:space="preserve">hal-00950599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being Disparities within the Paris Region: A Capabilist Spatialised Outlook</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jobs and geography: can the &amp;quot;functional hypercentrality&amp;quot; of Paris be an asset for the surrounding region?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://www.metropolitiques.eu/Jobs-and-geography-can-the.html</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0042098012465130⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00950599v1</w:t>
+                <w:t xml:space="preserve">hal-00950817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELLE FRACTURE SOCIO-SPATIALE À L'HEURE DU GRAND PARIS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1725,51 +1725,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emplois et territoires : l'hypercentralité fonctionnelle de Paris, un atout pour l'Île-de-France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,273 +1801,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00950819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-being in the Paris region: widening regional disparities despite overall improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bien-être en Île-de-France : derrière une hausse générale, des disparités territoriales croissantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Well-being-in-the-Paris-region.html</w:t>
+              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Bien-etre-en-Ile-de-France.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950826v1</w:t>
+                <w:t xml:space="preserve">hal-00950828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être en Île-de-France : derrière une hausse générale, des disparités territoriales croissantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Bien-être, le coeur de l'Île-de-France à la dérive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Bien-etre-en-Ile-de-France.html</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00950828v1</w:t>
+                <w:t xml:space="preserve">hal-02303484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bien-être, le coeur de l'Île-de-France à la dérive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Well-being in the Paris region: widening regional disparities despite overall improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, http://www.metropolitiques.eu/Well-being-in-the-Paris-region.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303484v1</w:t>
+                <w:t xml:space="preserve">hal-00950826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségrégation et formes d'emploi à Paris</w:t>
               </w:r>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moving apart: job-driven residential mobility and the gender pay gap Evidence from a large industrial firm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Meurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attitudes on past-in-present educational discrimination. Insights from a representative factorial survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2730,51 +2730,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profit vs morality: how unfair is labor market discrimination? Results from a survey experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2942,51 +2942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Mismatch through Local Public Employment Agencies? Answers from a French Quasi-Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3092,51 +3092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’hégémonie retrouvée du centre de la métropole parisienne. L’apport d’une mesure de la ségrégation fonctionnelle des emplois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3167,51 +3167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Job Accessibility Measurement: When the Model Makes the Results. Methodological Contribution and Empirical Benchmarking on the Paris Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,51 +3242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being Disparities Within the Paris Region. A Capabilist Spatialized Outlook</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3349,51 +3349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode des vignettes expérimentales : applications aux questions de discriminations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3647,73 +3647,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Harnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> IMEBESS (International Meeting on Experimental and Behavioral Social Science), Nuffield Centre for Experimental Social Sciences of the University of Oxford (CESS) &amp; Universitat de Barcelona </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Barcelona Spain, Unknown Region</w:t>
+              <w:t xml:space="preserve"> Conférence de l’Association Française d’Economie Expérimentale (French Association of Experimental Economics) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Rennes, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673263v1</w:t>
+                <w:t xml:space="preserve">hal-01673262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Rebel, the Enforcer, and the Indifferent. A Structural Analysis of the Internalization of Collective Preferences on Redistribution</w:t>
               </w:r>
@@ -3729,73 +3729,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Harnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Conférence de l’Association Française d’Economie Expérimentale (French Association of Experimental Economics) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Rennes, Unknown Region</w:t>
+              <w:t xml:space="preserve"> IMEBESS (International Meeting on Experimental and Behavioral Social Science), Nuffield Centre for Experimental Social Sciences of the University of Oxford (CESS) &amp; Universitat de Barcelona </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Barcelona Spain, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01673262v1</w:t>
+                <w:t xml:space="preserve">hal-01673263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obeying vs. resisting unfair laws – an analysis of the internalization of collective preferences on redistribution using classification trees and random forests</w:t>
               </w:r>
@@ -3863,51 +3863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firm functions location vs. sustainability : the case of the Paris region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Bourdeau-Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Tovar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4412,51 +4412,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FD6D0847"/>
+    <w:nsid w:val="05F29C06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4643,51 +4643,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-tovar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4224-1702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167725521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173003554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123288009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507168v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930348v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507163v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730425v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950817v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950599v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.133.0491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950826v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950828v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303484v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ67G5MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673263v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673262v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260850v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-tovar" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4224-1702" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/167725521" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/173003554" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000123288009" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348036v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Tovar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Tuffery" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.sd9sew6de" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714133v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Tovar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhe.2024.102004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11211-023-00429-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331363v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1907285" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389448v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bunal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02459378v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287397v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bunel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2018.1545079" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02287589v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cep.075.0271" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507163v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730425v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507168v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930348v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bourdeau-Lepage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01229363v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730420v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730355v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950599v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098012465130" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950817v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950571v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.133.0491" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950828v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303484v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00950826v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303474v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.101.0111" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Domingues dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00719258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Martinez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Tazda&#239;t" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2008.01.025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QJ67G5MG-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072542v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461137v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04283753v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141860v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141635v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Harnay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141386v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01143489v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141072v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141074v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183889v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006375v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/jw15-3598" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673262v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673261v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01411708v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00911336v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-02303403v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01410719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00260850v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>