--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -616,165 +616,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Driss Chraibi entre français et arabe : une nouvelle enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arabiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (2), http://arabiques.org/index.php?id=97</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Déterritorialisation, dérégulation et écriture dans Le pain nu de Mohamed Choukri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Littérature et Culture Arabes Contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, La quête de l'identité dans la littérature arabe contemporaine : de l'altération identitaire au retour à Soi, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02122636v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02121990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'inconstance des limites : structures du récits et modes narratifs dans Jāhiliyya de Laylā al-Juhanī</w:t>
               </w:r>
@@ -2271,246 +2271,246 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’intime comme espace de résistance et de transgression dans Les carnets de Rose de Reem Al-Kamali (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bethania Mariani; Chrystelle Fortineau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires de l’intime. Langage, littérature, art et société / Territórios do íntimo. Linguagem, literatura, arte e sociedade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dépasser la figure de Shéhérazade : le roman contemporain comme réappropriation de l’Histoire par les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bernard; Karine Germoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et discours contemporains d’écrivaines dans et sur le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecrire la mémoire du lieu dans Les carnets de Rose de Reem Al-Kamali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elisabeth VAUTHIER. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman contemporain dans la péninsule Arabique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEFREPA, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812396v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-04812393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paysages marins dans deux romans contemporains de la péninsule Arabique ou la nostalgie d'un passé révolu.</w:t>
               </w:r>
@@ -2563,173 +2563,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mossoul, mausolée des rêves détruits dans Le Gardien du soleil d’Eman Alyousuf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Elisabeth VAUTHIER; Laurence Denooz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poétique du lieu fictionnel dans le roman de la péninsule Arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hors série n°11, Classiques Garnier, p. 41-52, 2023, LiCArC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoire, exil et vivre-ensemble après la guerre dans D'autres vies ( حيوات أخرى ، 2010) d'Imane Humaydane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valery Kossov; Zakaria Taha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La légitimation du politique : histoire, mémoire, pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geste Editions, p. 317-336, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630196v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04812326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ‘limites mouvantes du dicible’ et la transgression dans le roman arabe contemporain</w:t>
               </w:r>
@@ -4714,51 +4714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22571D51"/>
+    <w:nsid w:val="64735C88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9792-0257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033317054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22230427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048459049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122636v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Mokh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812396v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04630196v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812326v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01909132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55736" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9792-0257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033317054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22230427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048459049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Mokh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04630196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01909132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55736" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>