--- v1 (2026-04-05)
+++ v2 (2026-05-21)
@@ -2271,173 +2271,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dépasser la figure de Shéhérazade : le roman contemporain comme réappropriation de l’Histoire par les femmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Bernard; Karine Germoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trajectoires et discours contemporains d’écrivaines dans et sur le monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intime comme espace de résistance et de transgression dans Les carnets de Rose de Reem Al-Kamali (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Vauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bethania Mariani; Chrystelle Fortineau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires de l’intime. Langage, littérature, art et société / Territórios do íntimo. Linguagem, literatura, arte e sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04812391v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04812393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecrire la mémoire du lieu dans Les carnets de Rose de Reem Al-Kamali</w:t>
               </w:r>
@@ -4714,51 +4714,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64735C88"/>
+    <w:nsid w:val="6A868C46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4945,51 +4945,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9792-0257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033317054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22230427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048459049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Mokh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04630196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01909132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55736" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabeth-vauthier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9792-0257" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/033317054" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/22230427" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000048459049" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812335v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Vauthier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Denooz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812347v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122004v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01723088v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nehmetallah Abi-Rached" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0.p.0013" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121999v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121990v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633449v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Mokh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02121654v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001519v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001522v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633474v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633479v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633477v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001508v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977306v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11331-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06224-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161869v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161896v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161862v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812393v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812396v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812326v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04630196v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812351v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812362v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123435v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-04812380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01909132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.55736" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123432v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123401v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123431v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123399v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632985v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633483v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123396v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.26298" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123391v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123388v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02123386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122686v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122667v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122675v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122661v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122653v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02122646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>