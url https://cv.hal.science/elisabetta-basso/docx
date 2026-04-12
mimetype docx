--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -1646,183 +1646,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02158652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foucault entre psychanalyse et psychiatrie « Reprendre la folie au niveau de son langage »</w:t>
+                <w:t xml:space="preserve">Où va la philosophie de la psychiatrie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Basso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Revue de synthèse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137 (1-2), pp.153-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aphi.791.0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11873-016-0293-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02159464v1</w:t>
+                <w:t xml:space="preserve">halshs-02159843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où va la philosophie de la psychiatrie ?</w:t>
+                <w:t xml:space="preserve">Foucault entre psychanalyse et psychiatrie « Reprendre la folie au niveau de son langage »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Basso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de synthèse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 137 (1-2), pp.153-175. </w:t>
+              <w:t xml:space="preserve">Archives de Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11873-016-0293-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/aphi.791.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02159843v1</w:t>
+                <w:t xml:space="preserve">halshs-02159464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos d’un cours inédit de Michel Foucault sur l’analyse existentielle de Ludwig Binswanger (Lille 1953–54)</w:t>
               </w:r>
@@ -2764,51 +2764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABAD030E"/>
+    <w:nsid w:val="E742B826"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabetta-basso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0733-0606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117686565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Basso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/binswanger-et-l-analyse-existentielle-michel-foucault/9782021432596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/foucault-a-muensterlingen/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Binswanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788874622467" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/michel-foucault-e-la-daseinsanalyse.html#yt_tab_products2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5K7HS13M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bachelard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JK4QZLB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420950824" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2018-0010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.824.0791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abettan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Demazeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psn.161.0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delbraccio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.702.0255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173301019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X17690099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159464v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.791.0027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0293-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0297-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0296-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PX8P4XTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12376-012-0076-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.734.0655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/ludwig-binswanger-und-erwin-straus-taschenbuch/c-27/p-4214/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabetta-basso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0733-0606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117686565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Basso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/binswanger-et-l-analyse-existentielle-michel-foucault/9782021432596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/foucault-a-muensterlingen/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Binswanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788874622467" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/michel-foucault-e-la-daseinsanalyse.html#yt_tab_products2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5K7HS13M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bachelard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JK4QZLB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420950824" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2018-0010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.824.0791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abettan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Demazeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psn.161.0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delbraccio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.702.0255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173301019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X17690099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0293-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.791.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0297-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0296-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PX8P4XTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12376-012-0076-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.734.0655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/ludwig-binswanger-und-erwin-straus-taschenbuch/c-27/p-4214/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>