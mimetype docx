--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -966,196 +966,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02420585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [Histoire et philosophie de la psychiatrie au XXe siècle : regards croisés franco-allemands]</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Die daseinsanalytische Anthropologie beim jungen Michel Foucault. Ein unveröffentlichtes Manuskript der 1950er Jahre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Basso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30, pp.5-10. </w:t>
+              <w:t xml:space="preserve">Internationales Jahrbuch für philosophische Anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (1), pp.157-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rgi.2245⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/jbpa-2018-0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02614515v1</w:t>
+                <w:t xml:space="preserve">halshs-02165363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die daseinsanalytische Anthropologie beim jungen Michel Foucault. Ein unveröffentlichtes Manuskript der 1950er Jahre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction [Histoire et philosophie de la psychiatrie au XXe siècle : regards croisés franco-allemands]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Delille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Basso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationales Jahrbuch für philosophische Anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (1), pp.157-170. </w:t>
+              <w:t xml:space="preserve">Revue Germanique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30, pp.5-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jbpa-2018-0010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rgi.2245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02165363v1</w:t>
+                <w:t xml:space="preserve">halshs-02614515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[ CR de lecture ] - Phénoménologie et psychiatrie</w:t>
               </w:r>
@@ -2764,51 +2764,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E742B826"/>
+    <w:nsid w:val="1E3E4DE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2995,51 +2995,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabetta-basso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0733-0606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117686565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Basso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/binswanger-et-l-analyse-existentielle-michel-foucault/9782021432596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/foucault-a-muensterlingen/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Binswanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788874622467" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/michel-foucault-e-la-daseinsanalyse.html#yt_tab_products2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5K7HS13M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bachelard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JK4QZLB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420950824" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614515v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165363v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2018-0010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.824.0791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abettan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Demazeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psn.161.0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delbraccio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.702.0255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173301019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X17690099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0293-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.791.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0297-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0296-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PX8P4XTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12376-012-0076-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.734.0655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/ludwig-binswanger-und-erwin-straus-taschenbuch/c-27/p-4214/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisabetta-basso" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0733-0606" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117686565" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article8672" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Foucault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Basso" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.seuil.com/ouvrage/binswanger-et-l-analyse-existentielle-michel-foucault/9782021432596" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165360v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.ehess.fr/ouvrages/ouvrage/foucault-a-muensterlingen/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374380v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludwig Binswanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quodlibet.it/libro/9788874622467" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://mimesisedizioni.it/michel-foucault-e-la-daseinsanalyse.html#yt_tab_products2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2325" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-5K7HS13M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Bachelard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Delille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JK4QZLB0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0263276420950824" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02420585v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4410" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jbpa-2018-0010" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02614515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rgi.2245" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.824.0791" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408800v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.4164" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165310v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Abettan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeves Demazeux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psn.161.0017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159871v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Delbraccio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhs.702.0255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/20173301019" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02158652v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0957154X17690099" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159843v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0293-7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159464v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.791.0027" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161855v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0297-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374417v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11873-016-0296-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165352v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.698" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PX8P4XTN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161839v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12376-012-0076-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159863v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aphi.734.0655" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164943v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165380v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.herder.de/philosophie-ethik-shop/ludwig-binswanger-und-erwin-straus-taschenbuch/c-27/p-4214/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165395v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.vrin.fr/book.php?code=9782711624546" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241736v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Massot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>