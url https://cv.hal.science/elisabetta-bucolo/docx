--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -810,555 +810,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’action communautaire des biffins, un défi pour le travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.137-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.202.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La force des catégories savantes sur l’imaginaire collectif. Le familialisme amoral comme paradigme explicatif de l’agir associatif en Italie du Sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/interventionseconomiques.10394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03516935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Olivia Mercier</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’innovation sociale reste avant tout un processus collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 330, pp.18-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser global, agir local ? Désectorisation des politiques sociales et échelles d’action publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Garabige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, pp.137-155. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.202.0137⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Hors-série 1 (HS), pp.41-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.190.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’innovation sociale reste avant tout un processus collectif</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire des espaces d’action publique et citoyenne par la coopération : l’exemple de la Sicile au xixe siècle et aujourd’hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Sociale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.128-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/recma.347.0128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...154 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semences de blé ancien. Commun sicilien multi-territorialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 233, pp.75-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ried.233.0075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982758v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03983112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention sociologique en association</w:t>
               </w:r>
@@ -1615,209 +1615,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03941992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le rôle des coopératives sociales gérant des biens confisqués à la mafia dans la définition d’une politique publique locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Socio-Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, n° 15, pp.77-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfse.015.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale, les enjeux de la diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologies pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 31, pp. 1-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.031.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sopr.031.0001⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03982765v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03982786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’arrière-scène participative dans les quartiers populaires de la ville de Palerme : analyse d’une réalité complexe</w:t>
               </w:r>
@@ -2512,50 +2512,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03253839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modes de financement et innovations sociales dans les services d’accueil des jeunes enfants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXVIIIes Journées de l'Association d'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les gratiferias, des organisations alternatives d’économie sociale et solidaire au service de la transition écologique et sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2564,139 +2646,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5e Rencontres GESS « ESS, Communs, Organisations alternatives : La gestion solidaire peut-elle fédérer autour d’une plus grande soutenabilité ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03247034v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03243717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autogestion et économie solidaire</w:t>
               </w:r>
@@ -3514,177 +3514,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chanvre, matière en transitions. Design, territoire, écologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Loco éditions, 2022, 284314051X</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le changement en association : s'adapter, innover, résister</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Haeringer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions et presses universitaires de Reims, 2022, 9782374961767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03982922v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03982933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires solidaires en commun : les anti-actes d'un colloque inédit</w:t>
               </w:r>
@@ -4048,165 +4048,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'innovation sociale dans le soutien à domicile des aînés : un concept contesté répondant à des exigences morales ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La nouvelle morale de l’intervention sociale et ses apories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04012920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une lecture historique du mouvement associatif et coopératif ou comment mieux appréhender l’actualité de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS, quelle histoire ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'arbre bleu éditions, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012950v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04012920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles recompositions de la solidarité : le cas des magasins gratuits</w:t>
               </w:r>
@@ -4995,204 +4995,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04012965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Innovations sociales et services sociaux, une approche européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Juan-Luis Klein, Jean-Louis Laville, Frank Moulaert. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'innovation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eres, pp. 143-174, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.moula.2014.01.0143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02060945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’innovation sociale dans les processus de transformation sociale et institutionnelle. L’exemple des associations et des coopératives sociales en Sicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ESS face aux défis de l’innovation sociale et du changement de société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy - Editions universitaires de Lorraine, pp. 139-158, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04016474v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-02060945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce équitable</w:t>
               </w:r>
@@ -5396,182 +5396,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00756132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">French social enterprises: a common ethical framework to balance various objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marthe Nyssens (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Enterprise. At the Crossroads of Market, Public Policies and Civil Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.75-87, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780203946909-12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entreprise sociale : objectifs, parties-prenantes et réseaux. Études de cas en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Bucolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laville Jean-Louis, La Rosa Michele (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociologie économique européenne : une voie franco-italienne/La sociologia economica europea. Un percorso italo-francese</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FrancoAngeli, Coll. Sociologia del lavoro, pp. 27-41, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743983v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03982704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie solidaire entre Sud et Nord : le commerce équitable</w:t>
               </w:r>
@@ -6802,51 +6802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa da Silva Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;sia Vasconcelos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/cambio-10739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03516935v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.10394" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903132v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.202.0137" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garabige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982758v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.233.0075" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.347.0128" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02531698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982765v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.031.0001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982786v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.015.0077" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024745ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Stroumza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jett&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247034v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243717v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982922v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982933v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pleyers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Coraggio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brugvin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012950v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012920v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579163/comment-former-a-l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429291197-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.25470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016474v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.moula.2014.01.0143" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15210" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982704v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203946909-12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bevor.2006.01.0263" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04557314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tardieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04572481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0760" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680713v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Bucolo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa da Silva Rosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delmas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.241.0007" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124017v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Juan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Billen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.218.0243" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959240v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.18203" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982750v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.359.0064" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982731v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;sia Vasconcelos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0025" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983148v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.714.0663" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016490v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03587494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/cambio-10739" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903132v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Mercier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.202.0137" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03516935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/interventionseconomiques.10394" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016507v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888432v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eydoux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fraisse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Garabige" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lima" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.190.0041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.347.0128" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982758v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.233.0075" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983086v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Haeringer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.036.0105" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02531698v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2018.3284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941992v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.031.0109" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982786v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfse.015.0077" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982765v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moisset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.031.0001" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982797v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1024745ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982805v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ecopo.028.0027" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983126v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05265607v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Champy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Stroumza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Molina" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982875v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Argoud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jett&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247028v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03253839v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Eynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247034v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073924v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03073917v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013022v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247055v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01777239v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187537v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097835v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02082811v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680714v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982933v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982922v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982961v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Fontaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982910v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Laville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pleyers" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Coraggio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983181v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Brugvin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Coutrot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Olivier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012950v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982660v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.128702" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03917758v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012252v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Gardin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012246v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03243710v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461177v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/ean/9782753579163/comment-former-a-l-economie-sociale-et-solidaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982679v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429291197-8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982686v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.25470" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04012965v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02060945v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.moula.2014.01.0143" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.15210" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755159v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982704v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780203946909-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743983v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757526v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959234v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.bevor.2006.01.0263" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558306v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04557314v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Carrel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tardieu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016484v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013046v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04013060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03253406v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dor" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04572481v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Philippe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567038v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00629854v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011CNAM0760" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>