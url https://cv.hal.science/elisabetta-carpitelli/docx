--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1122,51 +1122,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas Linguistique Roman: primo bilancio e prospettive di un atlante «plurilingue»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografía lingüística y corpus en las lenguas románicas</w:t>
+              <w:t xml:space="preserve">Jornadas Geografía lingüística y corpus en las lenguas románicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carolina Julià Luna; Assumpcio Rost, Nov 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1191,51 +1191,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atles Lingüístic del Domini Català des de fora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JORNADA DE CLOENDA DE LA CARTOGRAFIA DE L’ATLES LINGÜÍSTIC DEL DOMINI CATALÀ (ALDC)</w:t>
+              <w:t xml:space="preserve">Jornada de cloenda de la cartografia de l'Atles Lingüístic del Domini Català (ALDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d’Estudis Catalans, Dec 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1290,51 +1290,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archivi e memoria, fonti e patrimonio culturale Esperienze di ricerca e valorizzazione a confronto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Università di Torino, Jun 2025, Turin (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Università di Torino, Jun 2025, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -1509,50 +1509,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Atlas Linguistique Roman : bilancio dei lavori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic geography in Croatia and beyond: experiences, challenges, models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunja Brozović-Rončević; Nikola Vuletić, Apr 2024, Zadar, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il progetto ECLATS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1561,1408 +1643,1326 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Matteo Rivoira, Sep 2024, Turin, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Atlas Linguistique Roman : bilancio dei lavori</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli atlanti linguistici nazionali nell'ambito degli atlanti linguistici sovranazionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matteo Rivoira (Université de Turin), Sep 2024, Turin, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms d’animaux et leurs motivations dans les variétés dialectales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noms d'une bête. L'usage linguistique et culturel des noms d'animaux dans l'Antiquité et le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Zucker (Université Côte d'Azur), Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I nomi degli animali e alcune delle loro motivazioni nelle varietà dialettali romanze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Chandezon; Arnaud Zucker, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documentation en domaine francoprovençal : entre stockage et valorisation des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Dunja Brozović-Rončević; Nikola Vuletić, Apr 2024, Zadar, Croatia</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Depau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’Institut Pierre Gardette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Matteo Rivoira (Université de Turin), Sep 2024, Turin, Italy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlas Linguistique Roman. Bilan et perspectives d'un atlas motivationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Dialectologie (Euskaltzaindia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Zucker (Université Côte d'Azur), Oct 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données francoprovençales dans l’Atlas Linguistique Roman : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de dialectologie francoprovençale 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ShinyDialect: a cartographic tool for spatial interpolation of geolinguistic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 1st ACM SIGSPATIAL Workshop on Geospatial Humanities (GeoHumanities'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Redondo Beach, United States. pp.23-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149858.3149864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trait palatal sous l’éclairage de données articulatoires. Le cas du russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Depau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RFP 2016 - 14èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre les Pouilles et l’Isère : considérations phonologiques sur les variétés de la diaspora coratine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Conference on the Sociolinguistics of Immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rapallo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bilbao, Espagne</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chat, le porc et les autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mare loquens 2. 2e Colloque international sur l’étymologie et la géolinguistique romanes à la mémoire de Vojmir Vinja (1921-2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zadar, Croatie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Neuchâtel, Suisse</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience des dialectologues (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects éthiques et juridiques des corpus oraux (Association Francophone de la Communication Parlée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Laboratoire Dynamique du Langage, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Chagnaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proverbi meteorologici e zoonimi nell’ambito italoromanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tercer Seminario Internacional sobre Refranes Meteorológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concordances aréales en zone atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites et les aires en dialectologie (LIMIAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas Linguarum Europae (ALE) et Atlas Linguistique Roman (ALiR) : évolution et perspectives des atlas interprétatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays et paysages linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris - LACITO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rapallo, Italie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingua, cultura e istituzioni nell'opera di Giovanni Antonio da Faie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giovanni Antonio Da Faje interprete dell'Umanesimo lunigianese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Villafranca Lunigiana, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zadar, Croatie</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423833v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanais dans les Apennins. Premières observations pour la redéfinition d'un espace linguistique fragmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact des langues et des populations : incidences linguistiques et langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00366849v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00423833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations italo-romanes et gallo-romanes de la caille</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas Linguistique Roman, vol. 2.c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3794,51 +3794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations de la vrillette dans les domaines italo-roman et sarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanderci de Andrade Aguilera; Fabiane Cristina Altino; Conceição de Maria de Araújo Ramos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos dialetais brasileiros e europeus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editora UFMS, pp.83-125, 2022, ISBN 978 65 89995 03 6</w:t>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In cammino per Santiago a passo di lumaca. Quelques désignations de la limace dans les dialectes sardes et italo-romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations romanes de l'essaim (Commentaire et carte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,51 +5084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des occlusives glottales dans l'espace roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04800746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03936510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01758899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ronco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01185323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maria Savoia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Patrick Bielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Dell'Aquila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Afonso Alvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02105074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contini Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10773/34042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/yhx3-d774" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04403255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskaltzaindia.eus/index.php?option=com_argitalpenak&amp;amp;Itemid=1217&amp;amp;view=katalogoa&amp;amp;lang=fr&amp;amp;edukia=fitxa&amp;amp;argitalpena_id=740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-langues-dans-la-vie-hommage-a-tullio-de-mauro/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avolio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01423484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacinifazzi.it" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01365862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01227368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Gargallo Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04800746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03936510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01758899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ronco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01185323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maria Savoia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Patrick Bielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Dell'Aquila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Afonso Alvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02105074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contini Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10773/34042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/yhx3-d774" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04403255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskaltzaindia.eus/index.php?option=com_argitalpenak&amp;amp;Itemid=1217&amp;amp;view=katalogoa&amp;amp;lang=fr&amp;amp;edukia=fitxa&amp;amp;argitalpena_id=740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-langues-dans-la-vie-hommage-a-tullio-de-mauro/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avolio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01423484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacinifazzi.it" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01365862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01227368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Gargallo Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>