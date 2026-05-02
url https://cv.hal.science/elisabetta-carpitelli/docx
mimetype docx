--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -1509,1460 +1509,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04757437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il progetto ECLATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matteo Rivoira, Sep 2024, Turin, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Atlas Linguistique Roman : bilancio dei lavori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Contini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linguistic geography in Croatia and beyond: experiences, challenges, models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunja Brozović-Rončević; Nikola Vuletić, Apr 2024, Zadar, Croatia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Contini</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Dunja Brozović-Rončević; Nikola Vuletić, Apr 2024, Zadar, Croatia</w:t>
+                <w:t xml:space="preserve">hal-04983824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gli atlanti linguistici nazionali nell'ambito degli atlanti linguistici sovranazionali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gli atlanti linguistici nazionali : Prospettive di ricerca nel centenario dell’Atlante Linguistico Italiano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matteo Rivoira (Université de Turin), Sep 2024, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les noms d’animaux et leurs motivations dans les variétés dialectales romanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noms d'une bête. L'usage linguistique et culturel des noms d'animaux dans l'Antiquité et le Moyen Âge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arnaud Zucker (Université Côte d'Azur), Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I nomi degli animali e alcune delle loro motivazioni nelle varietà dialettali romanze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Noms d’une bête ! L’usage linguistique et culturel des noms d’animaux dans l’Antiquité et le Moyen Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Chandezon; Arnaud Zucker, Oct 2023, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documentation en domaine francoprovençal : entre stockage et valorisation des données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Matteo Rivoira, Sep 2024, Turin, Italie</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Depau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’Institut Pierre Gardette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Matteo Rivoira (Université de Turin), Sep 2024, Turin, Italy</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlas Linguistique Roman. Bilan et perspectives d'un atlas motivationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International de Dialectologie (Euskaltzaindia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bilbao, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Arnaud Zucker (Université Côte d'Azur), Oct 2023, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02068394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les données francoprovençales dans l’Atlas Linguistique Roman : un premier bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de dialectologie francoprovençale 50 ans après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Neuchâtel, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ShinyDialect: a cartographic tool for spatial interpolation of geolinguistic data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule-Annick Davoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 1st ACM SIGSPATIAL Workshop on Geospatial Humanities (GeoHumanities'17)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Redondo Beach, United States. pp.23-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3149858.3149864⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01879121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trait palatal sous l’éclairage de données articulatoires. Le cas du russe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Biteeva Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Chauvin-Payan</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Depau</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RFP 2016 - 14èmes rencontres du Réseau Français de Phonologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02083293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre les Pouilles et l’Isère : considérations phonologiques sur les variétés de la diaspora coratine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Lyon, France</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Bucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 1st International Conference on the Sociolinguistics of Immigration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Rapallo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bilbao, Espagne</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le chat, le porc et les autres…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mare loquens 2. 2e Colloque international sur l’étymologie et la géolinguistique romanes à la mémoire de Vojmir Vinja (1921-2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Zadar, Croatie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Neuchâtel, Suisse</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’expérience des dialectologues (conférence invitée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects éthiques et juridiques des corpus oraux (Association Francophone de la Communication Parlée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Laboratoire Dynamique du Langage, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Clément Chagnaud</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proverbi meteorologici e zoonimi nell’ambito italoromanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tercer Seminario Internacional sobre Refranes Meteorológicos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concordances aréales en zone atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Bris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les limites et les aires en dialectologie (LIMIAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlas Linguarum Europae (ALE) et Atlas Linguistique Roman (ALiR) : évolution et perspectives des atlas interprétatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pays et paysages linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris - LACITO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Rapallo, Italie</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01366634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albanais dans les Apennins. Premières observations pour la redéfinition d'un espace linguistique fragmenté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contact des langues et des populations : incidences linguistiques et langagières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Zadar, Croatie</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00366849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingua, cultura e istituzioni nell'opera di Giovanni Antonio da Faie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Giovanni Antonio Da Faje interprete dell'Umanesimo lunigianese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Villafranca Lunigiana, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...357 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423833v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00366849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations italo-romanes et gallo-romanes de la caille</w:t>
               </w:r>
@@ -3407,51 +3407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlas Linguistique Roman, vol. 2.c</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3535,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carolina Julià Luna; Assumpció Rost Bagudanch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geografía lingüística y corpus en las lenguas romáanicas</w:t>
+              <w:t xml:space="preserve">Geografía lingüística y corpus en las lenguas románicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Gruyter (Beihefte zur Zeitschrift für romanische Philologie), pp.15-39, 2025, 9783111438702</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05529077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3794,51 +3794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations de la vrillette dans les domaines italo-roman et sarde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vanderci de Andrade Aguilera; Fabiane Cristina Altino; Conceição de Maria de Araújo Ramos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estudos dialetais brasileiros e europeus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Editora UFMS, pp.83-125, 2022, ISBN 978 65 89995 03 6</w:t>
@@ -4211,51 +4211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In cammino per Santiago a passo di lumaca. Quelques désignations de la limace dans les dialectes sardes et italo-romans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4847,51 +4847,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les désignations romanes de l'essaim (Commentaire et carte)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5084,51 +5084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des occlusives glottales dans l'espace roman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabetta Carpitelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Contini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Romano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5553,51 +5553,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04800746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03936510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01758899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ronco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01185323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maria Savoia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Patrick Bielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Dell'Aquila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983824v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757425v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423833v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366849v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Afonso Alvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02105074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contini Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10773/34042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/yhx3-d774" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04403255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskaltzaindia.eus/index.php?option=com_argitalpenak&amp;amp;Itemid=1217&amp;amp;view=katalogoa&amp;amp;lang=fr&amp;amp;edukia=fitxa&amp;amp;argitalpena_id=740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-langues-dans-la-vie-hommage-a-tullio-de-mauro/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avolio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01423484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacinifazzi.it" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01365862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01227368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Gargallo Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04800746v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Depau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36253/oar-3338" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302854v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursuspicae.2799" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03936510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chauvin-Payan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068388v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01758899v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Bucci" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ronco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01185323v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091346v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bris" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lbl.1137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352377v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maria Savoia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361924v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362325v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475846v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Patrick Bielle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843149v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757437v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Martocchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Dell'Aquila" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04757425v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983824v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985521v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794039v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372454v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879121v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chagnaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule-Annick Davoine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Vincent" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3149858.3149864" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083293v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Biteeva Lecocq" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360312v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366630v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366632v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366631v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366849v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423833v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366635v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362322v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362323v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233; Afonso Alvarez P&#233;rez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02105074v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529077v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ediorso.it/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691127v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Contini Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10773/34042" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48528/yhx3-d774" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04403255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536312v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.euskaltzaindia.eus/index.php?option=com_argitalpenak&amp;amp;Itemid=1217&amp;amp;view=katalogoa&amp;amp;lang=fr&amp;amp;edukia=fitxa&amp;amp;argitalpena_id=740" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959236v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03566710v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-langues-dans-la-vie-hommage-a-tullio-de-mauro/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01958375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Avolio" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01925315v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635917v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01423484v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pacinifazzi.it" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01365862v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01227368v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Enrique Gargallo Gil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01091319v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770489v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626884v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394251v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362314v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362315v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558863v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362556v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>