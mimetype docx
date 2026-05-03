--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta Giuffra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding eQTL mapping and genomic prediction of gene expression in three pig breeds with tissue-specific epigenetic annotations from early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mollandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (1), pp.111158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and epigenomics of transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily L. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.73-98. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-111523-102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in maternal diet fiber content influence patterns of gene expression and chromatin accessibility in fetuses and piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smahane Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Loonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Boekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117 (2), pp.110995. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.110995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compendium of genetic regulatory effects across pig tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal organoids in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Jane Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.768626. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.768626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FAANG to fork: application of highly annotated genomes to improve farmed animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Daetwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-020-02197-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage-B Cell Interactions in the Inverted Porcine Lymph Node and Their Response to Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.953. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Annotation of Animal Genomes (FAANG) : Current Achievements and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-020518-114913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-sequence analysis of gene expression from honeybees (Apis mellifera) infected with Nosema ceranae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fougeroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GO-FAANG meeting: a Gathering On Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen W White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5-kilobase deletion containing a cluster of cine microRNAs in the latency-associated-transcript locus of the pseudorabies virus affects the host response of porcine trigeminal ganglia during established latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02181-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A. M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00880676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Expression of Host and Viral MicroRNAs in Porcine Dendritic Cells Infected by the Pseudorabies Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rutigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0017374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Sclep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Waddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large duplication associated with dominant white color in pigs originated by homologous recombination between LINE elements flanking KIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bongcam-Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.H. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.569-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Iannucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A.M Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.187-203. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the domestic pig: independent domestication and subsequent introgression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154 (4), pp.1785-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paternally expressed QTL affecting skeletal and cardiac muscle mass in pigs maps to the IGF2 locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Törnsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/5938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and introgression patterns between incipient parapatric species of Italian brown trout (Salmo trutta L. complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forneris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial control region and protein coding genes sequence variation among phenotypic forms of brown trout Salmo trutta from northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-H2020 Project GENE-Switch (The regulatory GENomE of SWine and CHicken: functional annotation during development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to functional annotation of animal genomes consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS Midwest Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Animal Science (ASAS); American Dairy Science Association (ADSA), Jul 2019, Inconnue, France. pp.17, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Taverne-Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome viruses (PRRSV) of different virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco M. Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis of microRNAs:mRNA Interactions Between Pseudorabies Virus (PrV) and Its Natural Pig Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of FAANG (Functional Annotation of Animal Genomes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRI Research workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Accessibility in Porcine Liver, Spleen and Circulating Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV PAG - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, cattle, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fr-Agencode Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the nuclear spatial conformation of livestock genomes using Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jas2016.94supplement471a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Nuclear Spatial Conformation of Livestock Genomes in Cell Lines and Liver Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functional Annotation of Animal Genomes (FAANG) Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-AgENCODE: A Pilot Project to Improve the Functional Annotation of Livestock Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Functional Annotation of ANimal Genomes (FAANG) initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final RGB-Net Meeting and 6th Rabbit Biotechnology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma miRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of candidate interactions between miRNAs encoded by the pseudorabies virus (PrV) and pig genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Sherba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mettenleiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA technology, relevance and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE-S final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of Pseudorabies in pigs: a model for host-pathogen interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada N. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Séminaire des Thésards du département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., Mar 2012, Ile d'Oléron, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA targeting in host-virus interaction: inter-strain comparison in Pseudorabies Virus (PrV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Conference. Cairns, AUS., Jul 2012, Cairns, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of microRNAs targeting alleles of the Swine Leukocyte Antigen complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAFG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microRNA target prediction and 3'UTR polymorphism in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Z.-L. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. E. R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAi World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA discovery in Sus scrofa and in the Pseudorabies virus through a deep sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hinxton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNAs regulation layer: pig dendritic cells (DCs) infected by PrV (Pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Liège, Belgium. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNA regulation layer: pig dendritic cells (DCs) infected by PrV (pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genomic platform for analysis of wild boar and suiforme diversity and evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Wild Boar (Sus scrofa) and on Sub-order Suiformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sopron, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocols on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D models in Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Domaine du Haut-Carré, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocoles on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-mediated regulation: learning from Pseudorabies virus infected pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex interaction between pseudorabies virus (PrV) and its natural host using RIP-Chip enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China. 2014, Proceedings of the 34th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE-SWitCH - Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium H2020 GENE-SWitCH. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a program of host genomics of key host-pathogen systems in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId304"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta Giuffra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding eQTL mapping and genomic prediction of gene expression in three pig breeds with tissue-specific epigenetic annotations from early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mollandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (1), pp.111158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Domestic Animals Genome and Phenome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Baranasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geena Cartick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.177500.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and epigenomics of transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily L. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.73-98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-111523-102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in maternal diet fiber content influence patterns of gene expression and chromatin accessibility in fetuses and piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smahane Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Loonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Boekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117 (2), pp.110995. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.110995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compendium of genetic regulatory effects across pig tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal organoids in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Jane Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.768626. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.768626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FAANG to fork: application of highly annotated genomes to improve farmed animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Daetwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-020-02197-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Annotation of Animal Genomes (FAANG) : Current Achievements and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-020518-114913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage-B Cell Interactions in the Inverted Porcine Lymph Node and Their Response to Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.953. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-sequence analysis of gene expression from honeybees (Apis mellifera) infected with Nosema ceranae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fougeroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GO-FAANG meeting: a Gathering On Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen W White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5-kilobase deletion containing a cluster of cine microRNAs in the latency-associated-transcript locus of the pseudorabies virus affects the host response of porcine trigeminal ganglia during established latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02181-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A. M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00880676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Expression of Host and Viral MicroRNAs in Porcine Dendritic Cells Infected by the Pseudorabies Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rutigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0017374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Sclep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Waddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large duplication associated with dominant white color in pigs originated by homologous recombination between LINE elements flanking KIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bongcam-Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.H. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.569-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Iannucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A.M Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.187-203. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the domestic pig: independent domestication and subsequent introgression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154 (4), pp.1785-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paternally expressed QTL affecting skeletal and cardiac muscle mass in pigs maps to the IGF2 locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Törnsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/5938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and introgression patterns between incipient parapatric species of Italian brown trout (Salmo trutta L. complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forneris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial control region and protein coding genes sequence variation among phenotypic forms of brown trout Salmo trutta from northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-H2020 Project GENE-Switch (The regulatory GENomE of SWine and CHicken: functional annotation during development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to functional annotation of animal genomes consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS Midwest Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Animal Science (ASAS); American Dairy Science Association (ADSA), Jul 2019, Inconnue, France. pp.17, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Taverne-Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jas2016.94supplement471a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Nuclear Spatial Conformation of Livestock Genomes in Cell Lines and Liver Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome viruses (PRRSV) of different virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco M. Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis of microRNAs:mRNA Interactions Between Pseudorabies Virus (PrV) and Its Natural Pig Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of FAANG (Functional Annotation of Animal Genomes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRI Research workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Accessibility in Porcine Liver, Spleen and Circulating Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV PAG - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the nuclear spatial conformation of livestock genomes using Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, cattle, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fr-Agencode Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functional Annotation of Animal Genomes (FAANG) Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Functional Annotation of ANimal Genomes (FAANG) initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final RGB-Net Meeting and 6th Rabbit Biotechnology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-AgENCODE: A Pilot Project to Improve the Functional Annotation of Livestock Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma miRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of candidate interactions between miRNAs encoded by the pseudorabies virus (PrV) and pig genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Sherba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mettenleiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA technology, relevance and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE-S final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of Pseudorabies in pigs: a model for host-pathogen interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada N. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Séminaire des Thésards du département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., Mar 2012, Ile d'Oléron, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA targeting in host-virus interaction: inter-strain comparison in Pseudorabies Virus (PrV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Conference. Cairns, AUS., Jul 2012, Cairns, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microRNA target prediction and 3'UTR polymorphism in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Z.-L. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. E. R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAi World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of microRNAs targeting alleles of the Swine Leukocyte Antigen complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAFG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA discovery in Sus scrofa and in the Pseudorabies virus through a deep sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hinxton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genomic platform for analysis of wild boar and suiforme diversity and evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Wild Boar (Sus scrofa) and on Sub-order Suiformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sopron, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNA regulation layer: pig dendritic cells (DCs) infected by PrV (pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNAs regulation layer: pig dendritic cells (DCs) infected by PrV (Pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Liège, Belgium. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocoles on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocols on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D models in Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Domaine du Haut-Carré, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-mediated regulation: learning from Pseudorabies virus infected pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex interaction between pseudorabies virus (PrV) and its natural host using RIP-Chip enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China. 2014, Proceedings of the 34th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE-SWitCH - Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium H2020 GENE-SWitCH. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a program of host genomics of key host-pathogen systems in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770329v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Loonen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Boekhorst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcheng Li" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.110995" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599954v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Gao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01585-7" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Chamberlain" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H Cheng" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Tuggle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.768626" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056514v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clark" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Daetwyler" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Groenen" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02197-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-114913" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604257v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fougeroux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gorni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173438" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912035v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W White" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clarke" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12466" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631711v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mahjoub" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lange" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02181-14" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679569v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marklund" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.H. Kijas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683681v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894306v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000113" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699239v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kijas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jeon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T&#246;rnsten" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/5938" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687096v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forneris" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712184v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364331v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178046v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tuggle" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.031" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740229v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606998v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605576v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532588v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607950v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fr-Agencode Consortium" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581540v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533947v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement471a" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508146v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194056v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194055v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602315v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606096v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Sherba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602318v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000389v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Mahjoub" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019836v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803523v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Z.-L. Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. E. R. Fritz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814829v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822635v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baxter" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602317v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603396v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674884v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797687v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Baranasic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Barta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geena Cartick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.177500.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770329v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Loonen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Boekhorst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcheng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.110995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01585-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Chamberlain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Tuggle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.768626" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Daetwyler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Groenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02197-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-114913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fougeroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gorni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clarke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mahjoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02181-14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marklund" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.H. Kijas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699239v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kijas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T&#246;rnsten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/5938" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forneris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178046v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tuggle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement471a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fr-Agencode Consortium" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Sherba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Mahjoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Z.-L. Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. E. R. Fritz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baxter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674884v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797687v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>