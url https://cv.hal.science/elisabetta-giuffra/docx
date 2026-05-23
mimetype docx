--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta Giuffra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding eQTL mapping and genomic prediction of gene expression in three pig breeds with tissue-specific epigenetic annotations from early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mollandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (1), pp.111158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Domestic Animals Genome and Phenome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Baranasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geena Cartick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.177500.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and epigenomics of transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily L. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.73-98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-111523-102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in maternal diet fiber content influence patterns of gene expression and chromatin accessibility in fetuses and piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smahane Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Loonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Boekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117 (2), pp.110995. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.110995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compendium of genetic regulatory effects across pig tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal organoids in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Jane Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.768626. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.768626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FAANG to fork: application of highly annotated genomes to improve farmed animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Daetwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-020-02197-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Annotation of Animal Genomes (FAANG) : Current Achievements and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-020518-114913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage-B Cell Interactions in the Inverted Porcine Lymph Node and Their Response to Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.953. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-sequence analysis of gene expression from honeybees (Apis mellifera) infected with Nosema ceranae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fougeroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GO-FAANG meeting: a Gathering On Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen W White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5-kilobase deletion containing a cluster of cine microRNAs in the latency-associated-transcript locus of the pseudorabies virus affects the host response of porcine trigeminal ganglia during established latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02181-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A. M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00880676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Expression of Host and Viral MicroRNAs in Porcine Dendritic Cells Infected by the Pseudorabies Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rutigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0017374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Sclep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Waddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large duplication associated with dominant white color in pigs originated by homologous recombination between LINE elements flanking KIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bongcam-Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.H. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.569-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Iannucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A.M Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.187-203. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the domestic pig: independent domestication and subsequent introgression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154 (4), pp.1785-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paternally expressed QTL affecting skeletal and cardiac muscle mass in pigs maps to the IGF2 locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Törnsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/5938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and introgression patterns between incipient parapatric species of Italian brown trout (Salmo trutta L. complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forneris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial control region and protein coding genes sequence variation among phenotypic forms of brown trout Salmo trutta from northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-H2020 Project GENE-Switch (The regulatory GENomE of SWine and CHicken: functional annotation during development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to functional annotation of animal genomes consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS Midwest Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Animal Science (ASAS); American Dairy Science Association (ADSA), Jul 2019, Inconnue, France. pp.17, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Taverne-Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jas2016.94supplement471a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Nuclear Spatial Conformation of Livestock Genomes in Cell Lines and Liver Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome viruses (PRRSV) of different virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco M. Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis of microRNAs:mRNA Interactions Between Pseudorabies Virus (PrV) and Its Natural Pig Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of FAANG (Functional Annotation of Animal Genomes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRI Research workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Accessibility in Porcine Liver, Spleen and Circulating Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV PAG - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the nuclear spatial conformation of livestock genomes using Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, cattle, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fr-Agencode Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functional Annotation of Animal Genomes (FAANG) Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Functional Annotation of ANimal Genomes (FAANG) initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final RGB-Net Meeting and 6th Rabbit Biotechnology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-AgENCODE: A Pilot Project to Improve the Functional Annotation of Livestock Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma miRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of candidate interactions between miRNAs encoded by the pseudorabies virus (PrV) and pig genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Sherba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mettenleiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA technology, relevance and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE-S final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of Pseudorabies in pigs: a model for host-pathogen interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada N. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Séminaire des Thésards du département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., Mar 2012, Ile d'Oléron, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA targeting in host-virus interaction: inter-strain comparison in Pseudorabies Virus (PrV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Conference. Cairns, AUS., Jul 2012, Cairns, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microRNA target prediction and 3'UTR polymorphism in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Z.-L. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. E. R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAi World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of microRNAs targeting alleles of the Swine Leukocyte Antigen complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAFG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA discovery in Sus scrofa and in the Pseudorabies virus through a deep sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hinxton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genomic platform for analysis of wild boar and suiforme diversity and evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Wild Boar (Sus scrofa) and on Sub-order Suiformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sopron, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNA regulation layer: pig dendritic cells (DCs) infected by PrV (pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNAs regulation layer: pig dendritic cells (DCs) infected by PrV (Pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Liège, Belgium. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocoles on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocols on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D models in Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Domaine du Haut-Carré, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-mediated regulation: learning from Pseudorabies virus infected pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex interaction between pseudorabies virus (PrV) and its natural host using RIP-Chip enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China. 2014, Proceedings of the 34th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE-SWitCH - Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium H2020 GENE-SWitCH. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a program of host genomics of key host-pathogen systems in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta Giuffra </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiding eQTL mapping and genomic prediction of gene expression in three pig breeds with tissue-specific epigenetic annotations from early development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Mollandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ballester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Bink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Calus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 118 (1), pp.111158. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.111158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05511224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing the ELIXIR Domestic Animals Genome and Phenome Community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damir Baranasic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endre Barta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geena Cartick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">F1000Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 15, pp.339. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12688/f1000research.177500.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05592306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative genomics and epigenomics of transcriptional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily L. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13, pp.73-98. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-111523-102217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differences in maternal diet fiber content influence patterns of gene expression and chromatin accessibility in fetuses and piglets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smahane Chalabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Loonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jos Boekhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcheng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 117 (2), pp.110995. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ygeno.2025.110995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Farm Animal Genotype–Tissue Expression (FarmGTEx) Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingzhao Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qing Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-025-02121-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04993821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enriched atlas of lncRNA and protein-coding genes for the GRCg7b chicken assembly and its functional annotation across 47 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haijuan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dailu Guan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (1), pp.6588. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-024-56705-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A compendium of genetic regulatory effects across pig tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinyan Teng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahui Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhonghao Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuli Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.112-123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41588-023-01585-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04599954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal organoids in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Beaumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 52 (1), 15 p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13567-021-00909-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-Seq Data for Reliable SNP Detection and Genotype Calling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.655707. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.655707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03276149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Jane Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans H Cheng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christa Kuehn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.768626. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.768626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03379984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue resources for the functional annotation of animal genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fgene.2021.666265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03353872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From FAANG to fork: application of highly annotated genomes to improve farmed animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Daetwyler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Harrison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-020-02197-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03056514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An integrative atlas of chicken long non-coding genes and their annotations across 25 tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77586-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macrophage-B Cell Interactions in the Inverted Porcine Lymph Node and Their Response to Porcine Reproductive and Respiratory Syndrome Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Fretaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.953. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2019.00953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Annotation of Animal Genomes (FAANG) : Current Achievements and Roadmap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda J. Chamberlain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Review of Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (1), pp.65-88. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1146/annurev-animal-020518-114913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mirna-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Mach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.3160. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-39220-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02573144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-species annotation of transcriptome and chromatin structure in domesticated animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17 (1), 25 p. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12915-019-0726-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02437599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Porcine Reproductive and Respiratory Syndrome Virus Type 1.3 Lena Triggers Conventional Dendritic Cells 1 Activation and T Helper 1 Immune Response Without Infecting Dendritic Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bordet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Tiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Crisci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Bouguyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.2299. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2018.02299⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long noncoding RNA repertoire in chicken liver and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12711-016-0275-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01431420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-sequence analysis of gene expression from honeybees (Apis mellifera) infected with Nosema ceranae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Fougeroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Gorni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0173438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GO-FAANG meeting: a Gathering On Functional Annotation of Animal Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen W White</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Clarke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaijun Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47 (5), pp.528-533. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02912035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordinated international action to accelerate genome-to-phenome with FAANG, the Functional Annotation of Animal Genomes project.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leif Andersson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia D Bottema</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudiger Brauning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shane C Burgess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (1), pp.57. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13059-015-0622-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2.5-kilobase deletion containing a cluster of cine microRNAs in the latency-associated-transcript locus of the pseudorabies virus affects the host response of porcine trigeminal ganglia during established latency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elke Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 89 (1), pp.428-442. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.02181-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma MiRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Cooksey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (12), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0114598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of the porcine immunome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James G R Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14, online (may), Non paginé. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-14-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of Altered 3′- UTR miRNA-Binding Sites from RNA-Seq Data: The Swine Leukocyte Antigen Complex (SLA) as a Model Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7, online (11), Non paginé. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0048607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of pig genomes provide insight into porcine demography and evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A. M. Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L. Archibald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuhiro Takeuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 491 (7426), pp.393-398. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature11622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-00880676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-Expression of Host and Viral MicroRNAs in Porcine Dendritic Cells Infected by the Pseudorabies Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teresa Rutigliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cecere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (3), </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0017374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening insights into host responses to mastitis infection in ruminants by combining heterogeneous microarray data sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Badaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gert Sclep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Bishop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Waddington</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 12 (1), pp.225. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-12-225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00601542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large duplication associated with dominant white color in pigs originated by homologous recombination between LINE elements flanking KIT.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Marklund</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Bongcam-Rudloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.H. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13, pp.569-577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Iannucelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien A.M Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.187-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic diversity of eleven European pig breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Iannuccelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Milan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32 (2), pp.187-203. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/gse:2000113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00894306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the domestic pig: independent domestication and subsequent introgression.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. Kijas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 154 (4), pp.1785-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A paternally expressed QTL affecting skeletal and cardiac muscle mass in pigs maps to the IGF2 locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. T. Jeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Carlborg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Törnsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 21 (2), pp.157-158. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/5938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogenetic relationships and introgression patterns between incipient parapatric species of Italian brown trout (Salmo trutta L. complex)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Forneris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 5, pp.207-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial control region and protein coding genes sequence variation among phenotypic forms of brown trout Salmo trutta from northern Italy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bernatchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René R. Guyomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.161-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02712184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA-seq data for detecting reliable SNPs & genotypes in livestock species: interest for coding variant characterization and cis-regulation analysis by allele-specific expression !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Degalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Lecerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Lagoutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Poultry Congress (WPC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EU-H2020 Project GENE-Switch (The regulatory GENomE of SWine and CHicken: functional annotation during development)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An atlas of chicken long non-coding RNAs gathering multiple sources : gene models and expression across more than twenty tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXVII - Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility conservation across four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Llieda, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-Agencode: An Update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Plant and Animal Genome XXVII Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level conservation of chromosome conformation across livestock species reveals evolutionary links between genome structure and function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Zytnicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Society for Animal Genetics (ISAG 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lleida, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional annotation of livestock genomes: chromatin structure and regulation of gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS/ASDS Midwest Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Omaha, United States. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to functional annotation of animal genomes consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 ASAS Midwest Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Society of Animal Science (ASAS); American Dairy Science Association (ADSA), Jul 2019, Inconnue, France. pp.17, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jas/skz122.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generating 3D organoid-like structures from porcine induced pluripotent-like cells in vitro.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nico Taverne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anya Taverne-Thiele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Symposium of the French Domestic Animal Immunology Network,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription and chromatin conformation reveals regulatory mechanisms involved in immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Pinard-van Der Laan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lagarrigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journée de Séminaires du Département Phase sur l'Epigénétique EpiPhase</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Jouy-en-Josas, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the Nuclear Spatial Conformation of Livestock Genomes in Cell Lines and Liver Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PAG XXIV - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. Non paginé</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, United States. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2134/jas2016.94supplement471a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RNA silencing-targeted transcriptome of porcine alveolar macrophages upon infection with porcine reproductive and respiratory syndrome viruses (PRRSV) of different virulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Renson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco M. Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Salt Lake City, Utah, United States. 197 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Analysis of microRNAs:mRNA Interactions Between Pseudorabies Virus (PrV) and Its Natural Pig Host</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillemette Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Plant and Animal Genome Conference (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspective of FAANG (Functional Annotation of Animal Genomes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGRI Research workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin Accessibility in Porcine Liver, Spleen and Circulating Immune Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Vincent-Naulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV PAG - Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the nuclear spatial conformation of livestock genomes using Hi-C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mompart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Robelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NGS'16 Genome Annotation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01581540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chromatin accessibility in the liver and circulating immune cells of pigs, cattle, goats and chickens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Fr-Agencode Consortium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Genomics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Functional Annotation of Animal Genomes (FAANG) Initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Madsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martien Groenen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les microARN circulants : de nouveaux biomarqueurs pour des caractères économiquement importants chez les poules ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Zerjal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées de la Recherche Avicole et Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Tours, France. pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on the Functional Annotation of ANimal Genomes (FAANG) initiative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Final RGB-Net Meeting and 6th Rabbit Biotechnology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FR-AgENCODE: A Pilot Project to Improve the Functional Annotation of Livestock Genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the genetic background on the composition of the chicken plasma miRNome in response to a stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory, European Bioinformatics Institute (EMBL-EBI). GBR., Sep 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional analysis of candidate interactions between miRNAs encoded by the pseudorabies virus (PrV) and pig genes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gail Sherba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mettenleiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MicroRNA technology, relevance and application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE-S final meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics of Pseudorabies in pigs: a model for host-pathogen interaction studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada N. Mahjoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Séminaire des Thésards du département Génétique Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). Paris, FRA., Mar 2012, Ile d'Oléron, France. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MiRNA targeting in host-virus interaction: inter-strain comparison in Pseudorabies Virus (PrV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Letellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33. Conference of the International Society of Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cairns Conference. Cairns, AUS., Jul 2012, Cairns, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">microRNA target prediction and 3'UTR polymorphism in swine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Z.-L. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. E. R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RNAi World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In silico prediction of microRNAs targeting alleles of the Swine Leukocyte Antigen complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure M.-L. Endale Ahanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhi-Liang Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Estellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric R. Fritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISAFG 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Community annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA discovery in Sus scrofa and in the Pseudorabies virus through a deep sequencing approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Anselmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome III Conference, A celebration for completing the pig genome sequence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hinxton, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a genomic platform for analysis of wild boar and suiforme diversity and evolution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.P.M.A. Crooijmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Baxter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Casu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ducos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Wild Boar (Sus scrofa) and on Sub-order Suiformes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Sopron, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNAs regulation layer: pig dendritic cells (DCs) infected by PrV (Pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EADGENE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Liège, Belgium. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the host-virus miRNA regulation layer: pig dendritic cells (DCs) infected by PrV (pseudorabies virus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Flori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Malinverni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sem Genini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pig Genome II Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocoles on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting up transfection protocols on porcine gut organoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Carbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Coville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgia Egidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D models in Biology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Domaine du Haut-Carré, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative analyses of chromosome conformation, chromatin accessibility and gene expression in human and livestock genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computational Biology (ECCB 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Athènes, Greece. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02784857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrative and differential analysis of transcriptomes and chromatin accessibility regions reveals regulatory mechanisms involved in pig immune and metabolic functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoires in liver and two T lymphocyte cell types in four livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Conference of the International Society for Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle facette du génome de poule : les genes “longs non-codants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Tours, France. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ITAVI - Institut Technique de l'Aviculture</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras, 2017, Journées de la Recherche Avicole et des Palmipèdes à Foie Gras</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profiling the landscape of transcription, chromatin accessibility and chromosome conformation of cattle, pig, chicken and goat genomes [FAANG pilot project]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Acloque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fany Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th International Society for Animal Genetics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Dublin, Ireland. 2017, ISAG 2017 - Genomes to Phenomes - Abstract Book</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-non coding RNAs repertoire in liver and adipose tissue in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Muret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Klopp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Wucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane D. Esquerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Legeai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIV International Plant &amp; Animal Genome (Pag)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2016, San Diego, United States. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sampling tissue for FAANG: the example of cattle and chickens in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Tixier-Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rebours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Goubil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GO-FAANG Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Washington DC, United States. , 1 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miRNA-mediated regulation: learning from Pseudorabies virus infected pigs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Plant &amp; Animal Genome XXII (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2014, San Diego, United States. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the complex interaction between pseudorabies virus (PrV) and its natural host using RIP-Chip enrichment analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Lecardonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Jaffrezic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Moroldo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. International Society for Animal Genetics Conference (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Xi'An, China. 2014, Proceedings of the 34th International Society for Animal Genetics Conference</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional annotation of immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane E Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hirohide Uenishi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry D Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Plant and Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Diego, United States. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of the immunity-related genes in the pig genome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Immune Response Annotation Group (irag)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rogel Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher K. Tuggle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Loveland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Harrow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference of the International Society of Animal Genetics (ISAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Edinburgh, United Kingdom. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock genome annotation: transcriptome and chromatin structure profiling in cattle, goat, chicken and pig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Foissac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Djebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kylie Munyard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Vialaneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENE-SWitCH - Book of Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Consortium H2020 GENE-SWitCH. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementing a program of host genomics of key host-pathogen systems in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Giuffra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Life Sciences [q-bio]. Université de Versailles Saint-Quentin-en-Yvelines, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02797687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId310"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Baranasic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Barta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geena Cartick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.177500.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770329v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Loonen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Boekhorst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcheng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.110995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01585-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Chamberlain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Tuggle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.768626" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Daetwyler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Groenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02197-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-114913" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fougeroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gorni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clarke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mahjoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02181-14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marklund" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.H. Kijas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699239v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kijas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T&#246;rnsten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/5938" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forneris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178046v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tuggle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533947v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement471a" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508146v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fr-Agencode Consortium" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Sherba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Mahjoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Z.-L. Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. E. R. Fritz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baxter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814829v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674884v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797687v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05511224v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mollandin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Acloque" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ballester" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Calus" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.111158" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05592306v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clark" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Amaral" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damir Baranasic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endre Barta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geena Cartick" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/f1000research.177500.1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaijun Zhou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily L. Clark" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dailu Guan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lagarrigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingzhao Fang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-111523-102217" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770329v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smahane Chalabi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Loonen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos Boekhorst" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcheng Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2025.110995" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04993821v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinyan Teng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Lin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonghao Bai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuli Liu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-025-02121-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575157v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Degalez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Foissac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijuan Zhou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-56705-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04599954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahui Gao" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Yin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-023-01585-7" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154463v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Beaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fany Blanc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Egidy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Giuffra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13567-021-00909-x" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jehl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lecerf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bernard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lagoutte" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.655707" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03379984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Jane Chamberlain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans H Cheng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christa Kuehn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K Tuggle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.768626" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03353872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tixier-Boichard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fabre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goubil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2021.666265" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Archibald" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Daetwyler" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien Groenen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Harrison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-02197-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03039897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Muret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Boutin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77586-x" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164040v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bordet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Fretaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Crisci" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Bouguyon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Rault" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2019.00953" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626183v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher K. Tuggle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Archibald" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J. Chamberlain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-animal-020518-114913" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02573144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Mach" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jaffrezic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39220-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437599v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylie Munyard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-019-0726-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Tiret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.02299" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01431420v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Legeai" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12711-016-0275-0" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604257v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Badaoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Fougeroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Anselmo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Gorni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0173438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen W White" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Clarke" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.12466" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194102v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leif Andersson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Archibald" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia D Bottema" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudiger Brauning" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane C Burgess" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-015-0622-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631711v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Mahjoub" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fuchs" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure M.-L. Endale Ahanda" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elke Lange" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02181-14" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194096v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Endale Ahanda" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Zerjal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Cooksey" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0114598" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019897v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry D Dawson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane E Loveland" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James G R Gilbert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirohide Uenishi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-332" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019035v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. Fritz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Estell&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Hu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Madsen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0048607" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00880676v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A. M. Groenen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L. Archibald" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuhiro Takeuchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature11622" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190510v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rutigliano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cecere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0017374" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00601542v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sem Genini" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Sclep" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Bishop" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Waddington" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-225" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679569v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marklund" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongcam-Rudloff" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chardon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.H. Kijas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Laval" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Iannucelli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legault" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien A.M Groenen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894306v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Iannuccelli" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/gse:2000113" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699239v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Kijas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Carlborg" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Jeon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695367v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Jeon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A T&#246;rnsten" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/5938" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687096v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Forneris" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712184v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bernatchez" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-04258396v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364331v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788732v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Djebali Quelen" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03364351v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788476v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Zytnicki" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735898v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.028" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03178046v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Tuggle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skz122.031" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02918626v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Taverne" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anya Taverne-Thiele" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603057v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Pinard-van Der Laan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508146v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mompart" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Esquerre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Robelin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533947v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Vincent-Naulleau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2134/jas2016.94supplement471a" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740229v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Marot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco M. Moroldo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606998v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Lecardonnel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605576v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532588v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581540v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607950v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Fr-Agencode Consortium" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194056v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Crooijmans" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194121v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602315v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194055v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602316v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606096v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gail Sherba" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mettenleiter" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602318v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada N. Mahjoub" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019836v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letellier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000372v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi-Liang Z.-L. Hu" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric R. E. R. Fritz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gaillard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rogel Gaillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193966v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Loveland" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Dawson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193416v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lefevre" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822635v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P.M.A. Crooijmans" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baxter" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Casu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ducos" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812828v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Mariani" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Malinverni" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Genini" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814829v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mariani" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Malinverni" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Carbonne" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Coville" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674903v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784857v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mestre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faraut" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603033v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cabau" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621915v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605848v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392007.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608449v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bardou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799305v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane D. Esquerre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801142v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rebours" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602317v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603396v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745739v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Tuggle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821666v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Immune Response Annotation Group (irag)" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Harrow" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791029v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674884v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02797687v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>