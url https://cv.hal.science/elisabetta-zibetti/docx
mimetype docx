--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta ZIBETTI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Robot Interaction in the Wild: An Exploratory Field Study in Semi-public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch as a Stress Buffer: A Bio-Inspired Robot Model for Adaptive Social Interaction Based on Hormone Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Cañamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecting Intelligence: Exploring Intersections in Cognitive Robotics and Developmental Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Expressiveness in Robotics: The Role of Design Tools in Crafting Embodied Robot Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionally Expressive Robots: Implications for Children's Behavior toward Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureya Waheed Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022: Evaluations and impact of telework in metropolitan France and at Reunion island (974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF - Société d’Ergonomie de Langue Française, Oct 2023, St Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of academic success among face-to-face and distance students during the covid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thessaloniki university, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, s'Etonner, Problématiser et Evaluer (PEPE) : un parcours pluriannuel d'initiation à la recherche en licence à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1! Distances, médiations des savoirs et des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arithmically Fuzzy Are We? An Empirical Comparison of Human Imprecise Calculation and Fuzzy Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions for automatic interpretation of approximate numerical expressions: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IUI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation floue des expressions numériques approximatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is &amp;quot; about &amp;quot; ? Fuzzy interpretation of approximate numerical expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Rahbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control heuristics for educational robots: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 3rd International Workshop "Teaching Robotics, Teaching with Robotics": Integrating robotics in school curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Trento, Italy. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Sharing Behaviors in a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Robotics & IBSE: A critical point of view to implement pri-sci-net objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Conference Hands on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du schéma d'action à la symbolisation : programmer des tâches robotiques pour favoriser l'apprentissage de l'arithmétique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides à planification scolaire : quels besoins ont les élèves ? Quel rôle pour l'ergonomie cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leproux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie des objets et environnements physiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.245-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sémantique du but sur les heuristiques de résolution de problèmes dans des tâches d’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011). Actes du Congrès 2011 de la Société Française de Psychologie : La pratique : un lieu des théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Sep 2011, Metz, France. pp.270-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots y agentes autónomos: una introducción a la robótica cognitiva experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devoir de maths » ou « pour mardi » ? La nature des informations à externaliser pour faciliter la planification des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epique'2011. Sixième Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main and side effects of programming Robots for diagrams compiling as cognitive tools for education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Studies And Science Education: How Science Works - And How To Teach It.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Arhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations to go: learning robotics, learning by robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Teaching robotics, teaching with robotics". Hébergé par la Conférence "Simulation, Modelling and Programming for Autonomous Robots" (SIMPAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification lors de la conception de son emploi du temps via une interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GDR de Psychologie Ergonomique. Groupe Thématique n°2 :"Résolution de problème, planification et conception" - IRCCyN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un outil de Suivi Intelligent et Personnalisé pour le Soutien Scolaire dans les Environnements Numériques. Premier profil d’un compagnon virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Été du GDR de Psychologie Ergonomique. Groupe Thématique n°2 : Résolution de problème, planification et conception"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA-Cooperation: emergent strategies in an evolutionary multi-agents system under environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addendum Contributions to the 5th International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Heuristics for a Team of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kodratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Felkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Hartland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction: Theory, metrics and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th IEEE International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, représentations et traitements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective expression: how robotic swarms convey information with group motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beltrame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.418 - 435. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2019-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of approximate numerical expressions: Computational model and empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.193-209. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust as indicator of robot functional and social acceptance. An experimental study on user conformation to iCub answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acacia-es: an agent-based modeling and simulation tool for investigating social behaviors in resource-limited two-dimensional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Mind &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.83-104. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11299-015-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What type of information displayed on digital scheduling software facilitates reflective planning tasks for students? Contributions to the design of a school task management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.591-607. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et perception intuitive dans la compréhension de l'action. Quels liens possibles? Proposition d'un niveau intermédiaire de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.277-308. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA: an agent-based program for simulating behavior to reach long-term goals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-008-0236-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta ZIBETTI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Robot Interaction in the Wild: An Exploratory Field Study in Semi-public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh Scotland UK, United Kingdom. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3776734.3794463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch as a Stress Buffer: A Bio-Inspired Robot Model for Adaptive Social Interaction Based on Hormone Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Cañamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecting Intelligence: Exploring Intersections in Cognitive Robotics and Developmental Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Robots Teach Us About Trust and Reliance? An interdisciplinary dialogue between Social Sciences and Social Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Human-Friendly Robotics 2025, HFR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Napoli Federico II, Jun 2025, Capri Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionally Expressive Robots: Implications for Children's Behavior toward Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureya Waheed Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Expressiveness in Robotics: The Role of Design Tools in Crafting Embodied Robot Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022: Evaluations and impact of telework in metropolitan France and at Reunion island (974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF - Société d’Ergonomie de Langue Française, Oct 2023, St Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of academic success among face-to-face and distance students during the covid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thessaloniki university, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, s'Etonner, Problématiser et Evaluer (PEPE) : un parcours pluriannuel d'initiation à la recherche en licence à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1! Distances, médiations des savoirs et des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions for automatic interpretation of approximate numerical expressions: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IUI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arithmically Fuzzy Are We? An Empirical Comparison of Human Imprecise Calculation and Fuzzy Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation floue des expressions numériques approximatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is &amp;quot; about &amp;quot; ? Fuzzy interpretation of approximate numerical expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Rahbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Robotics & IBSE: A critical point of view to implement pri-sci-net objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Conference Hands on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control heuristics for educational robots: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 3rd International Workshop "Teaching Robotics, Teaching with Robotics": Integrating robotics in school curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Trento, Italy. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Sharing Behaviors in a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides à planification scolaire : quels besoins ont les élèves ? Quel rôle pour l'ergonomie cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leproux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie des objets et environnements physiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.245-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sémantique du but sur les heuristiques de résolution de problèmes dans des tâches d’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011). Actes du Congrès 2011 de la Société Française de Psychologie : La pratique : un lieu des théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Sep 2011, Metz, France. pp.270-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du schéma d'action à la symbolisation : programmer des tâches robotiques pour favoriser l'apprentissage de l'arithmétique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots y agentes autónomos: una introducción a la robótica cognitiva experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devoir de maths » ou « pour mardi » ? La nature des informations à externaliser pour faciliter la planification des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epique'2011. Sixième Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main and side effects of programming Robots for diagrams compiling as cognitive tools for education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Studies And Science Education: How Science Works - And How To Teach It.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Arhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations to go: learning robotics, learning by robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Teaching robotics, teaching with robotics". Hébergé par la Conférence "Simulation, Modelling and Programming for Autonomous Robots" (SIMPAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification lors de la conception de son emploi du temps via une interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GDR de Psychologie Ergonomique. Groupe Thématique n°2 :"Résolution de problème, planification et conception" - IRCCyN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un outil de Suivi Intelligent et Personnalisé pour le Soutien Scolaire dans les Environnements Numériques. Premier profil d’un compagnon virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Été du GDR de Psychologie Ergonomique. Groupe Thématique n°2 : Résolution de problème, planification et conception"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA-Cooperation: emergent strategies in an evolutionary multi-agents system under environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addendum Contributions to the 5th International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Heuristics for a Team of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kodratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Felkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Hartland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction: Theory, metrics and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th IEEE International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, représentations et traitements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective expression: how robotic swarms convey information with group motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beltrame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.418 - 435. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2019-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of approximate numerical expressions: Computational model and empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.193-209. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust as indicator of robot functional and social acceptance. An experimental study on user conformation to iCub answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acacia-es: an agent-based modeling and simulation tool for investigating social behaviors in resource-limited two-dimensional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Mind &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.83-104. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11299-015-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What type of information displayed on digital scheduling software facilitates reflective planning tasks for students? Contributions to the design of a school task management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.591-607. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et perception intuitive dans la compréhension de l'action. Quels liens possibles? Proposition d'un niveau intermédiaire de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.277-308. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA: an agent-based program for simulating behavior to reach long-term goals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-008-0236-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo-Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05281783v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercader" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rochette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281772v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureya Waheed Palmer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stower" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore M Anzalone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibeti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04218563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02018386v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025174" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368177v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122540v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Pinaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130970v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122529v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643620v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaudiello" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01131019v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643663v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128877v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyraud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130600v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leproux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Tran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128000v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Quera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Felkin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartland" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01125719v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poitrenaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03800723v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St-Onge" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beltrame" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2019-0033" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419257v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175200v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0173-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0277" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran F.S." TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minano" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-008-0236-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo-Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureya Waheed Palmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stower" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore M Anzalone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05281783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibeti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04218563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02018386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Pinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaudiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01131019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leproux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Quera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Felkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01125719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poitrenaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03800723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St-Onge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beltrame" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2019-0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0173-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran F.S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-008-0236-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>