--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta ZIBETTI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Robot Interaction in the Wild: An Exploratory Field Study in Semi-public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh Scotland UK, United Kingdom. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3776734.3794463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch as a Stress Buffer: A Bio-Inspired Robot Model for Adaptive Social Interaction Based on Hormone Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Cañamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecting Intelligence: Exploring Intersections in Cognitive Robotics and Developmental Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Robots Teach Us About Trust and Reliance? An interdisciplinary dialogue between Social Sciences and Social Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Human-Friendly Robotics 2025, HFR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Napoli Federico II, Jun 2025, Capri Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionally Expressive Robots: Implications for Children's Behavior toward Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureya Waheed Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Expressiveness in Robotics: The Role of Design Tools in Crafting Embodied Robot Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022: Evaluations and impact of telework in metropolitan France and at Reunion island (974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF - Société d’Ergonomie de Langue Française, Oct 2023, St Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of academic success among face-to-face and distance students during the covid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thessaloniki university, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, s'Etonner, Problématiser et Evaluer (PEPE) : un parcours pluriannuel d'initiation à la recherche en licence à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1! Distances, médiations des savoirs et des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions for automatic interpretation of approximate numerical expressions: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IUI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arithmically Fuzzy Are We? An Empirical Comparison of Human Imprecise Calculation and Fuzzy Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation floue des expressions numériques approximatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is &amp;quot; about &amp;quot; ? Fuzzy interpretation of approximate numerical expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Rahbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Robotics & IBSE: A critical point of view to implement pri-sci-net objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Conference Hands on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control heuristics for educational robots: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 3rd International Workshop "Teaching Robotics, Teaching with Robotics": Integrating robotics in school curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Trento, Italy. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Sharing Behaviors in a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides à planification scolaire : quels besoins ont les élèves ? Quel rôle pour l'ergonomie cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leproux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie des objets et environnements physiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.245-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sémantique du but sur les heuristiques de résolution de problèmes dans des tâches d’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011). Actes du Congrès 2011 de la Société Française de Psychologie : La pratique : un lieu des théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Sep 2011, Metz, France. pp.270-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du schéma d'action à la symbolisation : programmer des tâches robotiques pour favoriser l'apprentissage de l'arithmétique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots y agentes autónomos: una introducción a la robótica cognitiva experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devoir de maths » ou « pour mardi » ? La nature des informations à externaliser pour faciliter la planification des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epique'2011. Sixième Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main and side effects of programming Robots for diagrams compiling as cognitive tools for education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Studies And Science Education: How Science Works - And How To Teach It.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Arhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations to go: learning robotics, learning by robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Teaching robotics, teaching with robotics". Hébergé par la Conférence "Simulation, Modelling and Programming for Autonomous Robots" (SIMPAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification lors de la conception de son emploi du temps via une interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GDR de Psychologie Ergonomique. Groupe Thématique n°2 :"Résolution de problème, planification et conception" - IRCCyN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un outil de Suivi Intelligent et Personnalisé pour le Soutien Scolaire dans les Environnements Numériques. Premier profil d’un compagnon virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Été du GDR de Psychologie Ergonomique. Groupe Thématique n°2 : Résolution de problème, planification et conception"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA-Cooperation: emergent strategies in an evolutionary multi-agents system under environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addendum Contributions to the 5th International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Heuristics for a Team of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kodratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Felkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Hartland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction: Theory, metrics and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th IEEE International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, représentations et traitements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective expression: how robotic swarms convey information with group motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beltrame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.418 - 435. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2019-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of approximate numerical expressions: Computational model and empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.193-209. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust as indicator of robot functional and social acceptance. An experimental study on user conformation to iCub answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acacia-es: an agent-based modeling and simulation tool for investigating social behaviors in resource-limited two-dimensional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Mind &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.83-104. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11299-015-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What type of information displayed on digital scheduling software facilitates reflective planning tasks for students? Contributions to the design of a school task management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.591-607. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et perception intuitive dans la compréhension de l'action. Quels liens possibles? Proposition d'un niveau intermédiaire de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.277-308. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA: an agent-based program for simulating behavior to reach long-term goals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-008-0236-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId117"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elisabetta ZIBETTI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Group-Robot Interaction in the Wild: An Exploratory Field Study in Semi-public Spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Lorenzo-Louis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HRI '26: 21st ACM/IEEE International Conference on Human-Robot Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Edinburgh Scotland UK, United Kingdom. pp.589-593, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3776734.3794463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478495v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Touch as a Stress Buffer: A Bio-Inspired Robot Model for Adaptive Social Interaction Based on Hormone Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Cañamero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecting Intelligence: Exploring Intersections in Cognitive Robotics and Developmental Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Can Robots Teach Us About Trust and Reliance? An interdisciplinary dialogue between Social Sciences and Social Robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Wacquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joffrey Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenzo Aloe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Amadio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Workshop on Human-Friendly Robotics 2025, HFR 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Università degli Studi di Napoli Federico II, Jun 2025, Capri Island, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotionally Expressive Robots: Implications for Children's Behavior toward Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sureya Waheed Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Stower</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore M Anzalone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping Expressiveness in Robotics: The Role of Design Tools in Crafting Embodied Robot Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Mercader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th IEEE International Conference on Robot and Human Interactive Communication (RO-MAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eindhoven University of Technology, Aug 2025, Eindhoven, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2022: Evaluations and impact of telework in metropolitan France and at Reunion island (974)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibeti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Jacquot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Congrès de la SELF, Développer l’écologie du travail : Ressources indispensables aux nouvelles formes de souverainetés.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SELF - Société d’Ergonomie de Langue Française, Oct 2023, St Denis La Réunion, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05300084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of academic success among face-to-face and distance students during the covid period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thessaloniki university, Aug 2023, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser, s'Etonner, Problématiser et Evaluer (PEPE) : un parcours pluriannuel d'initiation à la recherche en licence à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education 4.1! Distances, médiations des savoirs et des formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Arithmically Fuzzy Are We? An Empirical Comparison of Human Imprecise Calculation and Fuzzy Arithmetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FUZZ-IEEE - IEEE International Conference on Fuzzy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensions for automatic interpretation of approximate numerical expressions: An empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM IUI 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3025171.3025174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interprétation floue des expressions numériques approximatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25èmes Rencontres Francophones sur la Logique Floue et ses Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How much is &amp;quot; about &amp;quot; ? Fuzzy interpretation of approximate numerical expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Information Processing and Management of Uncertainty in Knowledge-Based Systems (IPMU'16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Eindhoven, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting extraversion from non-verbal features during a face-to-face human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faezeh Rahbar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvatore Anzalone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanna Varni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Paris, France. pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control heuristics for educational robots: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol-Ann Pinaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 3rd International Workshop "Teaching Robotics, Teaching with Robotics": Integrating robotics in school curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Trento, Italy. pp.67-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Sharing Behaviors in a Multi-Agent System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educational Robotics & IBSE: A critical point of view to implement pri-sci-net objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of 9th International Conference Hands on Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Antalya, Turkey. pp.360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du schéma d'action à la symbolisation : programmer des tâches robotiques pour favoriser l'apprentissage de l'arithmétique élémentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France. pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aides à planification scolaire : quels besoins ont les élèves ? Quel rôle pour l'ergonomie cognitive ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leproux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ergonomie des objets et environnements physiques et numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France. pp.245-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la sémantique du but sur les heuristiques de résolution de problèmes dans des tâches d’exploration spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53ème édition du Congrès National de Psychologie (SFP 2011). Actes du Congrès 2011 de la Société Française de Psychologie : La pratique : un lieu des théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul Verlaine, Sep 2011, Metz, France. pp.270-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robots y agentes autónomos: una introducción a la robótica cognitiva experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence - Departamento de Metodología de las Ciencias del Comportamiento - Universitat de Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Barcelona, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Devoir de maths » ou « pour mardi » ? La nature des informations à externaliser pour faciliter la planification des élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epique'2011. Sixième Colloque de Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nancy, France. pp.385-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Main and side effects of programming Robots for diagrams compiling as cognitive tools for education.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Studies And Science Education: How Science Works - And How To Teach It.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Arhus, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00643663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representations to go: learning robotics, learning by robotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop "Teaching robotics, teaching with robotics". Hébergé par la Conférence "Simulation, Modelling and Programming for Autonomous Robots" (SIMPAR 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Darmstadt, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'Humain au Robot : Heuristiques Cognitives pour Robots Mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viçent Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Psychologie, Jun 2009, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00432683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planification lors de la conception de son emploi du temps via une interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bennani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GDR de Psychologie Ergonomique. Groupe Thématique n°2 :"Résolution de problème, planification et conception" - IRCCyN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concevoir un outil de Suivi Intelligent et Personnalisé pour le Soutien Scolaire dans les Environnements Numériques. Premier profil d’un compagnon virtuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leproux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.-D. Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Eyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Karray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’Été du GDR de Psychologie Ergonomique. Groupe Thématique n°2 : Résolution de problème, planification et conception"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA-Cooperation: emergent strategies in an evolutionary multi-agents system under environmental constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vicenç Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesc Salvador-Beltran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Addendum Contributions to the 5th International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01128000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Heuristics for a Team of Mobile Robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Kodratoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Felkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Hartland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Research, Innovation and Vision for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Hanoi, Vietnam. pp.122-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00175523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity reduction: Theory, metrics and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Poitrenaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jouen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th IEEE International Conferences on Research, Innovation &amp; Vision for the Future (RIVF'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hanoï, Vietnam. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01125719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la confiance dans une société robotisée : fondements cognitifs et éthiques de la robopsychologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université de Lorraine, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05591308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires, représentations et traitements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carchon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective expression: how robotic swarms convey information with group motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David St-Onge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Beltrame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paladyn: Journal of Behavioral Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.418 - 435. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pjbr-2019-0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03797923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards engagement models that consider individual factors in HRI: on the relation of extroversion and negative attitude towards robots to gaze and speech during a human-robot assembly task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Provasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Social Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 (1), pp.63-86. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12369-016-0357-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of approximate numerical expressions: Computational model and empirical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Jeanne Lesot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcin Detyniecki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Approximate Reasoning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 82, pp.193-209. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijar.2016.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trust as indicator of robot functional and social acceptance. An experimental study on user conformation to iCub answers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Gaudiello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Chetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serena Ivaldi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2016.03.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01298502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acacia-es: an agent-based modeling and simulation tool for investigating social behaviors in resource-limited two-dimensional environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Carrignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bredeche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Mind &amp; Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15 (1), pp.83-104. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11299-015-0173-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What type of information displayed on digital scheduling software facilitates reflective planning tasks for students? Contributions to the design of a school task management tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Eyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Human Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 28 (2), pp.591-607. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chb.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation et perception intuitive dans la compréhension de l'action. Quels liens possibles? Proposition d'un niveau intermédiaire de représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Levillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.277-308. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACACIA: an agent-based program for simulating behavior to reach long-term goals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beltran F.S.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Quera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabetta Zibetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Tijus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Minano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognitive Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10, pp.95-99. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10339-008-0236-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00642869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId118"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo-Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureya Waheed Palmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stower" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore M Anzalone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05281783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibeti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04218563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02018386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025174" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122529v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122540v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Pinaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130970v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643620v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaudiello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01131019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leproux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Quera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Felkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01125719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poitrenaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03800723v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797923v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St-Onge" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beltrame" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2019-0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419257v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.004" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175200v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0173-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0277" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642869v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran F.S." TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quera" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-008-0236-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478495v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibetti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Lorenzo-Louis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Amadio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wacquez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Becker" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3776734.3794463" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Aloe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Anzalone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ca&#241;amero" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157054v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281772v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sureya Waheed Palmer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Stower" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore M Anzalone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ephe.hal.science/hal-05281783v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mercader" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Levillain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rochette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300084v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Amato" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Zibeti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jacquot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dubois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04218563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02018386v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01492625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lefort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Lesot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tijus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Detyniecki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01437731v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025171.3025174" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01368177v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01298002v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01189065v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faezeh Rahbar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Varni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Ivaldi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122540v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Gaudiello" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol-Ann Pinaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130970v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01122529v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643620v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaudiello" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126726v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Eyraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Chevalier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leproux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126772v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Besson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01131019v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01126701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643663v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128877v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carrignon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00432683v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Salvador-Beltran" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vi&#231;ent Quera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130429v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eyraud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bennani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01130600v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leproux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-D. Tran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Karray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01128000v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicen&#231; Quera" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bui" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00175523v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bredeche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Kodratoff" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Felkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Hartland" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01125719v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poitrenaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jouen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05591308v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03800723v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carchon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797923v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David St-Onge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Beltrame" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pjbr-2019-0033" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01322231v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lefort" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Peters" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chetouani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Provasi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12369-016-0357-8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419257v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijar.2016.12.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01298502v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2016.03.057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11299-015-0173-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120961v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2011.11.005" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D68DRLDV-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01120744v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0277" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00642869v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beltran F.S." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Quera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10339-008-0236-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>