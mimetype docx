--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -405,286 +405,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05485127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Nota de leitura] Circulação internacional e reconfigurações da noção de excelência no mercado do vinho: aportes de uma etnografia histórica, relacional e multidimensional international circulation and reconfigurations of the notion of wine excellence: contributions of a historical, relational and multidimensional ethnography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisa Klüger</w:t>
+                <w:t xml:space="preserve">Imbriquer les méthodes pour comprendre la dégradation des relations interpersonnelles en temps de crise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bidart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bozouls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Kluger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18764/2236-9473v21n2.2024.13⟩</w:t>
+              <w:t xml:space="preserve">Revue française de sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Croiser les sources, combiner les méthodes : la sociologie et les mixed methods, 65 (1/2), pp.91-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfs.651.0091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889897v1</w:t>
+                <w:t xml:space="preserve">halshs-04871965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imbriquer les méthodes pour comprendre la dégradation des relations interpersonnelles en temps de crise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Bidart</w:t>
+                <w:t xml:space="preserve">[Nota de leitura] Circulação internacional e reconfigurações da noção de excelência no mercado do vinho: aportes de uma etnografia histórica, relacional e multidimensional international circulation and reconfigurations of the notion of wine excellence: contributions of a historical, relational and multidimensional ethnography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Klüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Pérez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">João Ivo Duarte Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Croiser les sources, combiner les méthodes : la sociologie et les mixed methods, 65 (1/2), pp.91-128. </w:t>
+              <w:t xml:space="preserve">Revista Pós Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (2), pp.276-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfs.651.0091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18764/2236-9473v21n2.2024.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-04871965v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The First Graduate School of Latin American Economic Studies (ESCOLATINA) between “Autochthonous” and International Logics (1956-1964)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Gautier Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -991,51 +991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Análise de correspondências múltiplas: fundamentos, elaboração e interpretação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIB - Revista Brasileira De Informação Bibliográfica Em Ciências Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 86, pp.68-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1069,51 +1069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Inflections in the Policies of the Brazilian National Economic and Social Development Bank during the 1990s and 2000s within Social Spaces and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 43 (3), pp.274-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1141,213 +1141,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaço social e redes: contribuições metodológicas à sociologia das elites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Circulations périphériques : les effets sur l’espace politique brésilien de l’exil des intellectuels de gauche au Chili entre 1964 et 1973</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempo Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3), pp.83. </w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (2), pp.29-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2017.125961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ried.230.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497146v1</w:t>
+                <w:t xml:space="preserve">hal-04497141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations périphériques : les effets sur l’espace politique brésilien de l’exil des intellectuels de gauche au Chili entre 1964 et 1973</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Espaço social e redes: contribuições metodológicas à sociologia das elites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230 (2), pp.29-56. </w:t>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ried.230.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2017.125961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497141v1</w:t>
+                <w:t xml:space="preserve">hal-04497146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Técnicos e políticos nos primeiros anos do BNDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cadernos do Desenvolvimento</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (14), pp.59-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1372,51 +1372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Sociologias da Ciência Econômica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIB - Revista Brasileira De Informação Bibliográfica Em Ciências Sociais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 72, pp.101-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1473,51 +1473,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meritocracia de laços: gênese e reconfigurações do espaço dos economistas no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociology. Universidade de São Paulo, FFLCH, Departamento de sociologia, 2016. Portuguese. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1634,51 +1634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9436F8C"/>
+    <w:nsid w:val="6DE1FEAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisakluger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2375-8565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kl&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2025.102005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889897v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ivo Duarte Guimar&#227;es" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.13" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gautier Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v1i78p66-85" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-4014.2020.34100.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Verena Hoenigsberg Krohn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2019.155376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17666/bib8604/2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.274-302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2017.125961" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.230.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisakluger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2375-8565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kl&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2025.102005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ivo Duarte Guimar&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gautier Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v1i78p66-85" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-4014.2020.34100.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Verena Hoenigsberg Krohn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2019.155376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17666/bib8604/2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.274-302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.230.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2017.125961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>