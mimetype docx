--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -985,339 +985,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Análise de correspondências múltiplas: fundamentos, elaboração e interpretação</w:t>
+                <w:t xml:space="preserve">Mapping the Inflections in the Policies of the Brazilian National Economic and Social Development Bank during the 1990s and 2000s within Social Spaces and Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIB - Revista Brasileira De Informação Bibliográfica Em Ciências Sociais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 86, pp.68-97. </w:t>
+              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (3), pp.274-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17666/bib8604/2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12759/hsr.43.2018.3.274-302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497108v1</w:t>
+                <w:t xml:space="preserve">hal-04497138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Inflections in the Policies of the Brazilian National Economic and Social Development Bank during the 1990s and 2000s within Social Spaces and Networks</w:t>
+                <w:t xml:space="preserve">Análise de correspondências múltiplas: fundamentos, elaboração e interpretação</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Social Research / Historische Sozialforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (3), pp.274-302. </w:t>
+              <w:t xml:space="preserve">BIB - Revista Brasileira De Informação Bibliográfica Em Ciências Sociais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 86, pp.68-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12759/hsr.43.2018.3.274-302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17666/bib8604/2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497138v1</w:t>
+                <w:t xml:space="preserve">hal-04497108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circulations périphériques : les effets sur l’espace politique brésilien de l’exil des intellectuels de gauche au Chili entre 1964 et 1973</w:t>
+                <w:t xml:space="preserve">Espaço social e redes: contribuições metodológicas à sociologia das elites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 230 (2), pp.29-56. </w:t>
+              <w:t xml:space="preserve">Tempo Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (3), pp.83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ried.230.0029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2017.125961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497141v1</w:t>
+                <w:t xml:space="preserve">hal-04497146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaço social e redes: contribuições metodológicas à sociologia das elites</w:t>
+                <w:t xml:space="preserve">Circulations périphériques : les effets sur l’espace politique brésilien de l’exil des intellectuels de gauche au Chili entre 1964 et 1973</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Kluger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tempo Social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 29 (3), pp.83. </w:t>
+              <w:t xml:space="preserve">Revue internationale des études du développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 230 (2), pp.29-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11606/0103-2070.ts.2017.125961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ried.230.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497146v1</w:t>
+                <w:t xml:space="preserve">hal-04497141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Técnicos e políticos nos primeiros anos do BNDE</w:t>
               </w:r>
@@ -1634,51 +1634,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DE1FEAA"/>
+    <w:nsid w:val="2F6A1B17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1865,51 +1865,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisakluger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2375-8565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kl&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2025.102005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ivo Duarte Guimar&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gautier Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v1i78p66-85" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-4014.2020.34100.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Verena Hoenigsberg Krohn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2019.155376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497108v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17666/bib8604/2018" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497138v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.274-302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.230.0029" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497146v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2017.125961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elisakluger" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2375-8565" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485127v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Serino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rossier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kl&#252;ger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Eloire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.poetic.2025.102005" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bidart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bozouls" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kluger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick P&#233;rez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.651.0091" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889897v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ivo Duarte Guimar&#227;es" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18764/2236-9473v21n2.2024.13" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497149v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Gautier Morin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.8086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-901X.v1i78p66-85" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0103-4014.2020.34100.016" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Verena Hoenigsberg Krohn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2019.155376" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12759/hsr.43.2018.3.274-302" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497108v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17666/bib8604/2018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497146v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/0103-2070.ts.2017.125961" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497141v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ried.230.0029" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497103v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04497128v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>