--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -93,540 +93,657 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptocurrency bubbles, information asymmetry and noise trading</w:t>
+                <w:t xml:space="preserve">Reassessing herding in cryptocurrency markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Alfieri</w:t>
+                <w:t xml:space="preserve">Christine Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Jimenez Garces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JRF-07-2024-0220⟩</w:t>
+              <w:t xml:space="preserve">Finance Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85, pp.107915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.frl.2025.107915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04968612v1</w:t>
+                <w:t xml:space="preserve">hal-05542613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une meilleure rémunération des mineurs : un effet positif sur la performance financière des cryptomonnaies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cryptocurrency bubbles, information asymmetry and noise trading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Ferrat</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0129⟩</w:t>
+              <w:t xml:space="preserve">Journal of Risk Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.295-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JRF-07-2024-0220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670074v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04968612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blockchain, un outil innovant au service du financement des entreprises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Une meilleure rémunération des mineurs : un effet positif sur la performance financière des cryptomonnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.I129-XXVI. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03364927v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long and short-term impacts of regulation in the cryptocurrency market</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">La blockchain, un outil innovant au service du financement des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 143, pp.115 - 142</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275473v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03364927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Long and short-term impacts of regulation in the cryptocurrency market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2021.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">On the nature and financial performance of Bitcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.114-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JRF-03-2018-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -636,556 +753,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Re-Examination of Herding Behaviours on Cryptocurrency Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI), PhD workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Blockchain, un outil innovant et responsable au service du financement des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche – Innover pour une finance responsable et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Champs sur Marne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Alfieri</w:t>
+                <w:t xml:space="preserve">Balancing Cryptoassets and Gold: A Weighted-Risk-Contribution Index for the Alternative Asset Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Koutsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Distaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MARBLE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Santorini, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37110-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952123v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Cryptoassets and Gold: A Weighted-Risk-Contribution Index for the Alternative Asset Space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARBLE 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952145v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature and the financial performance of Bitcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFFI - 34th Spring International Conference of the French Finance Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1195,176 +1312,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Cryptoassets and Gold: A Weighted-Risk-Contribution Index for the Alternative Asset Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Koutsouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Distaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Research for Blockchain Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing; Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-173, 2020, Springer Proceedings in Business and Economics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37110-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1374,114 +1491,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptocurrencies and market efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Grenoble Alpes, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAG008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1628,51 +1745,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670074v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0129" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364927v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275473v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chokor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2021.05.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699053v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeanneaux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Koutsouri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Poli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alfieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Distaso" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37110-4_15" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364966v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1062976921000934?via%3Dihub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03139950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG008" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeanneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alfieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez Garces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chokor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2021.05.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Koutsouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Poli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Distaso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37110-4_15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1062976921000934?via%3Dihub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03139950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>