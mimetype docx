--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -439,229 +439,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La blockchain, un outil innovant au service du financement des entreprises</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Radu Burlacu</w:t>
+                <w:t xml:space="preserve">Une meilleure rémunération des mineurs : un effet positif sur la performance financière des cryptomonnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 68.0 (2), pp.53-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.pr2.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03364927v1</w:t>
+                <w:t xml:space="preserve">hal-04924037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long and short-term impacts of regulation in the cryptocurrency market</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Élise Alfieri</w:t>
+                <w:t xml:space="preserve">La Blockchain, un outil innovant au service du financement d'entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qref.2021.05.005⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (143), pp.115-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.143.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275473v1</w:t>
+                <w:t xml:space="preserve">hal-04815902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long and short-term impacts of regulation in the cryptocurrency market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Chokor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quarterly Review of Economics and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 81, pp.157-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qref.2021.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature and financial performance of Bitcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -680,70 +780,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Risk Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (2), pp.114-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/JRF-03-2018-0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02022539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -753,51 +853,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Re-Examination of Herding Behaviours on Cryptocurrency Markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -806,430 +906,430 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Jimenez-Garcès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40th International Conference of the French Finance Association (AFFI), PhD workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Blockchain, un outil innovant et responsable au service du financement des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Burlacu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Enjolras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche – Innover pour une finance responsable et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Champs sur Marne, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balancing Cryptoassets and Gold: A Weighted-Risk-Contribution Index for the Alternative Asset Space</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Burlacu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Enjolras</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MARBLE 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Miami, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952145v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Was the 2017 Crash of the Crypto-currency Market Predictable?</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Balancing Cryptoassets and Gold: A Weighted-Risk-Contribution Index for the Alternative Asset Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aikaterini Koutsouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Poli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Petch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Distaso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Multi-Conference on Complexity, Informatics and Cybernetics (IMCIC Conference 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MARBLE 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Santorini, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37110-4_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02952123v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the nature and the financial performance of Bitcoin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1258,51 +1358,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFFI - 34th Spring International Conference of the French Finance Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1312,293 +1412,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balancing Cryptoassets and Gold: A Weighted-Risk-Contribution Index for the Alternative Asset Space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aikaterini Koutsouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Poli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Petch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Distaso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Research for Blockchain Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing; Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-173, 2020, Springer Proceedings in Business and Economics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-37110-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03364966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dimension sociale, levier de performance financiere des cryptomonnaies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Alfieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.5t3dewjp9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptocurrencies and market efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Alfieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Business administration. Université Grenoble Alpes, 2019. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019GREAG008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03139950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId43"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1745,51 +1961,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeanneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alfieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez Garces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364927v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275473v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chokor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2021.05.005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Koutsouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Poli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Distaso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37110-4_15" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364966v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1062976921000934?via%3Dihub" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03139950v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG008" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542613v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Jeanneaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Alfieri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Burlacu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez Garces" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2025.107915" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968612v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Alfieri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Enjolras" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-07-2024-0220" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670074v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferrat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0129" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815902v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.143.0115" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275473v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Chokor" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qref.2021.05.005" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JRF-03-2018-0035" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699053v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Jimenez-Garc&#232;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809915v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Enjolras" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952123v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02952145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aikaterini Koutsouri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Petch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Distaso" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37110-4_15" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960475v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364966v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/abs/pii/S1062976921000934?via%3Dihub" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924038v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.5t3dewjp9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03139950v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAG008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>