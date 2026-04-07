--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1046,159 +1046,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly, ZAC Chemin des carrières, phase 1 - parcelles A237 et A277, Rapport de final de diagnostic</w:t>
+                <w:t xml:space="preserve">Alfortville, Rue Nelson Mandela, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2021</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, direction de la Culture; Service archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912635v1</w:t>
+                <w:t xml:space="preserve">hal-03912631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfortville, Rue Nelson Mandela, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Orly, ZAC Chemin des carrières, phase 1 - parcelles A237 et A277, Rapport de final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, direction de la Culture; Service archéologie. 2021</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912631v1</w:t>
+                <w:t xml:space="preserve">hal-03912635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitry-sur-Seine, Rue de la Petite Saussaie, Chantier de résurgence de la source de la Petite Saussaie, Rapport de sondage archéologique</w:t>
               </w:r>
@@ -2567,51 +2567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arroyo-Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velardez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Giani Marcucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arroyo-Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velardez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Giani Marcucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>