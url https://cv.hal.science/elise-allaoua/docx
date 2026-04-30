--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1046,238 +1046,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfortville, Rue Nelson Mandela, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Vitry-sur-Seine, Rue de la Petite Saussaie, Chantier de résurgence de la source de la Petite Saussaie, Rapport de sondage archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, direction de la Culture; Service archéologie. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bayard-Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912631v1</w:t>
+                <w:t xml:space="preserve">hal-03912640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly, ZAC Chemin des carrières, phase 1 - parcelles A237 et A277, Rapport de final de diagnostic</w:t>
+                <w:t xml:space="preserve">Alfortville, Rue Nelson Mandela, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2021</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, direction de la Culture; Service archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912635v1</w:t>
+                <w:t xml:space="preserve">hal-03912631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitry-sur-Seine, Rue de la Petite Saussaie, Chantier de résurgence de la source de la Petite Saussaie, Rapport de sondage archéologique</w:t>
+                <w:t xml:space="preserve">Orly, ZAC Chemin des carrières, phase 1 - parcelles A237 et A277, Rapport de final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912640v1</w:t>
+                <w:t xml:space="preserve">hal-03912635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-Saint-Georges, &amp;quot;Cable A - Téléval - Station Bois Matar&amp;quot;, Rapport de diagnostic</w:t>
               </w:r>
@@ -1587,291 +1587,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champigny-sur-Marne, 6-22 rue des marais, 299-313 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Champigny-sur-Marne, 309 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914195v1</w:t>
+                <w:t xml:space="preserve">hal-03914196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitry-sur-Seine, Rue Léon Geffroy, SMI ligne 15, phase 2 tranche 2 finale, rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Sucy-en-Brie, ZAC Centre-ville, secteur 4, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914205v1</w:t>
+                <w:t xml:space="preserve">hal-03914197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucy-en-Brie, ZAC Centre-ville, secteur 4, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Champigny-sur-Marne, 6-22 rue des marais, 299-313 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914197v1</w:t>
+                <w:t xml:space="preserve">hal-03914195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champigny-sur-Marne, 309 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Vitry-sur-Seine, Rue Léon Geffroy, SMI ligne 15, phase 2 tranche 2 finale, rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2018</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914196v1</w:t>
+                <w:t xml:space="preserve">hal-03914205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre crue, dans: Maret-Bayart Vanessa - Vitry-sur-Seine, Rue Léon Geffroy, site de maintenance du réseau ligne 15, phase 2 tranche 1, Rapport intermédiaire de diagnostic</w:t>
               </w:r>
@@ -1926,296 +1926,296 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Perreux-sur-Marne, 30 quai d'Argonne, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">La terre crue du quartier Montjean Est à Rungis, dans: Battistini Aurélie - Rungis, Quartier Montjean Est, Chemin des Champs, rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Battistini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914209v1</w:t>
+                <w:t xml:space="preserve">hal-03914237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villejuif, 5 passage de la Pyramide, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Limeil-Brévannes, Avenue Descartes, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914213v1</w:t>
+                <w:t xml:space="preserve">hal-03914217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La terre crue du quartier Montjean Est à Rungis, dans: Battistini Aurélie - Rungis, Quartier Montjean Est, Chemin des Champs, rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Villejuif, 5 passage de la Pyramide, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914237v1</w:t>
+                <w:t xml:space="preserve">hal-03914213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limeil-Brévannes, Avenue Descartes, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Le Perreux-sur-Marne, 30 quai d'Argonne, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914217v1</w:t>
+                <w:t xml:space="preserve">hal-03914209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bobigny SDM _ Square Berthe Morisot, Rapport de diagnostic archéologique</w:t>
               </w:r>
@@ -2567,51 +2567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arroyo-Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velardez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Giani Marcucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912631v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914197v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914196v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914213v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arroyo-Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velardez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Giani Marcucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>