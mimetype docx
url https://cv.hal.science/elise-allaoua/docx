--- v2 (2026-04-30)
+++ v3 (2026-05-25)
@@ -1046,106 +1046,93 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitry-sur-Seine, Rue de la Petite Saussaie, Chantier de résurgence de la source de la Petite Saussaie, Rapport de sondage archéologique</w:t>
+                <w:t xml:space="preserve">Orly, ZAC Chemin des carrières, phase 1 - parcelles A237 et A277, Rapport de final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912640v1</w:t>
+                <w:t xml:space="preserve">hal-03912635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfortville, Rue Nelson Mandela, Rapport final de diagnostic</w:t>
               </w:r>
@@ -1191,93 +1178,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orly, ZAC Chemin des carrières, phase 1 - parcelles A237 et A277, Rapport de final de diagnostic</w:t>
+                <w:t xml:space="preserve">Vitry-sur-Seine, Rue de la Petite Saussaie, Chantier de résurgence de la source de la Petite Saussaie, Rapport de sondage archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bayard-Maret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03912635v1</w:t>
+                <w:t xml:space="preserve">hal-03912640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villeneuve-Saint-Georges, &amp;quot;Cable A - Téléval - Station Bois Matar&amp;quot;, Rapport de diagnostic</w:t>
               </w:r>
@@ -1587,291 +1587,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03912901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champigny-sur-Marne, 309 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Champigny-sur-Marne, 6-22 rue des marais, 299-313 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2018</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914196v1</w:t>
+                <w:t xml:space="preserve">hal-03914195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sucy-en-Brie, ZAC Centre-ville, secteur 4, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Vitry-sur-Seine, Rue Léon Geffroy, SMI ligne 15, phase 2 tranche 2 finale, rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914197v1</w:t>
+                <w:t xml:space="preserve">hal-03914205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champigny-sur-Marne, 6-22 rue des marais, 299-313 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Champigny-sur-Marne, 309 avenue du Général de Gaulle, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
+              <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914195v1</w:t>
+                <w:t xml:space="preserve">hal-03914196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitry-sur-Seine, Rue Léon Geffroy, SMI ligne 15, phase 2 tranche 2 finale, rapport final de diagnostic</w:t>
+                <w:t xml:space="preserve">Sucy-en-Brie, ZAC Centre-ville, secteur 4, Rapport final de diagnostic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Allaoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Conseil départemental du Val-de-Marne, Direction de la culture; Service Archéologie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03914205v1</w:t>
+                <w:t xml:space="preserve">hal-03914197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La terre crue, dans: Maret-Bayart Vanessa - Vitry-sur-Seine, Rue Léon Geffroy, site de maintenance du réseau ligne 15, phase 2 tranche 1, Rapport intermédiaire de diagnostic</w:t>
               </w:r>
@@ -2567,51 +2567,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arroyo-Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velardez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Giani Marcucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912640v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914196v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914197v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914195v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914205v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257343v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Buchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gu&#233;rin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Allaoua" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Ch&#226;teauneuf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Hajaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14fwn" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912578v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bayard-Maret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Arroyo-Bishop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912591v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912896v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Velardez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461412v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Battistini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/psorbonne/111045" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.111431" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959301v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912629v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Giani Marcucci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912624v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912635v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912631v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912640v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912900v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912642v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912905v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912976v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912901v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914195v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914205v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914196v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914245v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914237v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914217v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914209v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914248v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bechennec" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03734877v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leriche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakirdzan Rasulevic Pidaev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Lefrancq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lesguer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>