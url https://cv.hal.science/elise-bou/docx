--- v1 (2026-03-26)
+++ v2 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Bou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-bou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-0817-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263613844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse post-doctorale – Microsystèmes pour des applications biomédicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement chercheuse post-doctorale entre les équipes Microsystèmes Magnétiques du Laboratoire de Génie Electrique de Grenoble (G2ELab - UGA, Grenoble-INP, CNRS) et Nabios (Nanomatériaux, Biomolécules et Surfaces) du Laboratoire des Matériaux et du Génie Physique (LMGP - UGA, Grenoble-INP, CNRS) à Grenoble, je travaille sur un projet de manipulation de nanoparticules au sein d'une puce micro-magnétofluidique pour des applications de diagnostic </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplomée de l'Institut National des Sciences Appliquées (INSA) de Toulouse en Génie Physique (spécialité Micro & Nanotechnologies, 2017), j'ai obtenu un doctorat en Nano-physique en 2020. Ma thèse, menée dans le cadre d'une convention CIFRE en collaboration entre le LAAS-CNRS et l'entreprise SmartCatch, portait sur la réalisation d'un microdispositif pour la capture et la détection intégrées de biomarqueurs cellulaires tumoraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2021 et 2023, j'ai occupé les postes d'ingénieure Recherche & Développement, puis Développement Produit, au sein de SmartCatch, une entreprise spécialisée dans l'élaboration de microfiltres de capture de biomarqueurs tumoraux, et leur intégration pour le développement de dispositifs médicaux et plateformes de recherche en oncologie. Cette expérience m'a permis d'acquérir des connaissances concrètes sur le processus de transfert technologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très intéressée par la recherche à l'interface entre les micro-nanotechnologies et la biologie, je m'attache à concevoir des microsystèmes innovants pour des applications biomédicales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and precise magnetophoresis of superparamagnetic nanoparticles on a micro-magnetic substrate in a static liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delshadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lc01072a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Impedance Spectroscopy of Retained Cells Using a Micro-Perforated Sensing Membrane Filtrating Whole Blood Samples under High Flowrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (12), pp.996. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13120996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3D microdevices from planar electroplating for the isolation of cancer associated cells in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kayum Jimenez Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 213, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact system for in situ laser Doppler velocimetry of blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.5862. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D microdevice for the in vivo capture of cancer‐associated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kayum Jimenez Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices and Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (5-6), pp.e10056. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds3.10056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetophoresis and microfluidics for efficient magnetic nanoparticle manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delshadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphee Cugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Micro and Nano Engineering Conference (MNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Derkenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Katowice, Poland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D microdevice for the isolation of cancer-associated circulating cells within the bloodstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kayum Jimenez Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering (MNE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhague, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-perforated membrane for label-free cell capture and integrated electrical detection operating in whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId46"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Bou </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheuse postdoctorale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-bou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-0817-0375</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">263613844</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chercheuse post-doctorale – Microsystèmes pour des applications biomédicales</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Actuellement chercheuse post-doctorale entre les équipes Microsystèmes Magnétiques du Laboratoire de Génie Electrique de Grenoble (G2ELab - UGA, Grenoble-INP, CNRS) et Nabios (Nanomatériaux, Biomolécules et Surfaces) du Laboratoire des Matériaux et du Génie Physique (LMGP - UGA, Grenoble-INP, CNRS) à Grenoble, je travaille sur un projet de manipulation de nanoparticules au sein d'une puce micro-magnétofluidique pour des applications de diagnostic </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">in vitro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Diplomée de l'Institut National des Sciences Appliquées (INSA) de Toulouse en Génie Physique (spécialité Micro & Nanotechnologies, 2017), j'ai obtenu un doctorat en Nano-physique en 2020. Ma thèse, menée dans le cadre d'une convention CIFRE en collaboration entre le LAAS-CNRS et l'entreprise SmartCatch, portait sur la réalisation d'un microdispositif pour la capture et la détection intégrées de biomarqueurs cellulaires tumoraux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Entre 2021 et 2023, j'ai occupé les postes d'ingénieure Recherche & Développement, puis Développement Produit, au sein de SmartCatch, une entreprise spécialisée dans l'élaboration de microfiltres de capture de biomarqueurs tumoraux, et leur intégration pour le développement de dispositifs médicaux et plateformes de recherche en oncologie. Cette expérience m'a permis d'acquérir des connaissances concrètes sur le processus de transfert technologique.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Très intéressée par la recherche à l'interface entre les micro-nanotechnologies et la biologie, je m'attache à concevoir des microsystèmes innovants pour des applications biomédicales.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and precise magnetophoresis of superparamagnetic nanoparticles on a micro-magnetic substrate in a static liquid environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia de la Fuente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Delshadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphée Cugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/d5lc01072a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05523226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-Impedance Spectroscopy of Retained Cells Using a Micro-Perforated Sensing Membrane Filtrating Whole Blood Samples under High Flowrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (12), pp.996. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios13120996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compact system for in situ laser Doppler velocimetry of blood flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliou Ly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Roul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Llopis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical optics express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (11), pp.5862. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/BOE.10.005862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel 3D microdevice for the in vivo capture of cancer‐associated cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kayum Jimenez Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cayron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Devices and Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (5-6), pp.e10056. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mds3.10056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of 3D microdevices from planar electroplating for the isolation of cancer associated cells in blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kayum Jimenez Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 213, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mee.2019.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetophoresis and microfluidics for efficient magnetic nanoparticle manipulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Delshadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orphee Cugat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franz Bruckert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Micro and Nano Engineering Conference (MNE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montepellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Function integration in 3D-Printed µFluidics using a &amp;quot;Print Pause Print&amp;quot; Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Derkenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Tregouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Raimbault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroTAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Katowice, Poland. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D microdevice for the isolation of cancer-associated circulating cells within the bloodstream</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Kayum Jimenez Zenteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Estève</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Vieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micro and Nano Engineering (MNE 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Copenhague, Denmark. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-perforated membrane for label-free cell capture and integrated electrical detection operating in whole blood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bourrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro-dispositifs pour la biopsie liquide : vers la capture et détection intégrées de biomarqueurs cellulaires tumoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Bou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biologie cellulaire. INSA de Toulouse, 2020. Français. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020ISAT0038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05580413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId48"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7153699"/>
+    <w:nsid w:val="7EB22923"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-bou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0817-0375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263613844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de la Fuente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Orsini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delshadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc01072a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04299355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13120996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02336950v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kayum Jimenez Zenteno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.04.010" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005862" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098347v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cayron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Cugat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02387107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-bou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-0817-0375" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/263613844" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523226v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia de la Fuente" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Orsini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Delshadi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orph&#233;e Cugat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5lc01072a" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04299355v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sagot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bourrier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Cerf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Aubert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios13120996" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341223v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Llopis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.10.005862" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Kayum Jimenez Zenteno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Est&#232;ve" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cayron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds3.10056" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02336950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2019.04.010" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Delshadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orphee Cugat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Bruckert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04623218v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Derkenne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tregouet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Raimbault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02387107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582845v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05580413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020ISAT0038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>