--- v1 (2026-04-14)
+++ v2 (2026-05-05)
@@ -162,51 +162,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (69)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (70)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1067,2327 +1067,2344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration et succession des pelouses steppiques de Haute-Durance après perturbation du sol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dupré La Tour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Cluchier</w:t>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème rencontres du Réseau d'Échanges et de Valorisation en Écologie de la Restauration : Rêver et laisser faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France. pp.17</w:t>
+              <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608601v1</w:t>
+                <w:t xml:space="preserve">hal-02416074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we know about tropical old-growth grassland resilience and restoration?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restauration et succession des pelouses steppiques de Haute-Durance après perturbation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giselda Durigan</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerhard Overbeck</w:t>
+                <w:t xml:space="preserve">A. Cluchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Savanna Science Network Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t>
+              <w:t xml:space="preserve">9ème rencontres du Réseau d'Échanges et de Valorisation en Écologie de la Restauration : Rêver et laisser faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France. pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663853v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ecological engineering for sustainable ecosystem restoration ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we know about tropical old-growth grassland resilience and restoration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bulot</w:t>
+                <w:t xml:space="preserve">F.A.O. Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Chenot</w:t>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Alignan</w:t>
+                <w:t xml:space="preserve">Gerhard Overbeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Restoration in the Era of Climate Change, 11th European SER Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Reykjavic, Iceland</w:t>
+              <w:t xml:space="preserve">Savanna Science Network Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Kruger National Park, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416074v1</w:t>
+                <w:t xml:space="preserve">hal-04663853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting-up and assessment of a large-scale restoration project: example of a steppe grassland rehabilitation project in south-eastern France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">10 years of relations between scientists and quarry operators: from constraint collaborations to a real win-win partnership for biodiversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.31</w:t>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604532v1</w:t>
+                <w:t xml:space="preserve">hal-02604528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">REVER, the French Restoration Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Regnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+                <w:t xml:space="preserve">J.F. Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">10th SER Europe Conference 2016: Best practices in Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608098v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Campos rupestres, a neglected conservation priority</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Low resilience of campo rupestre grasslands: implications for restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">IAVS - International Association Of vegetation Science, Annual Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664000v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Campos rupestres, a neglected conservation priority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
+              <w:t xml:space="preserve">ATBC - Association of Tropical Biology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604533v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faut-il restaurer les carrières sèches alluvionnaires abandonnées de la plaine de Crau ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setting-up and assessment of a large-scale restoration project: example of a steppe grassland rehabilitation project in south-eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dolidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberlinkels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème rencontres du Réseau d’Echanges et de Valorisation en Ecologie de la Restauration – REVER 7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.46</w:t>
+              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603046v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Release or restore abandoned quarries? The case of the La Crau plain in South-Eastern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Chenot</w:t>
+                <w:t xml:space="preserve">Ground covers in orchards: reservoirs and potential sources of inoculum of Pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bourguet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.19</w:t>
+              <w:t xml:space="preserve">12. Rencontres Plantes-Bactéries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604526v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low resilience of campo rupestre grasslands: implications for restoration.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Seed bank and seed rain studies in tropical grasslands and mediterranean ecosystems: lessons learnt for restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jardim Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS - International Association Of vegetation Science, Annual Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Pirenopolis, Brazil</w:t>
+              <w:t xml:space="preserve">10th SER European Conference on Ecological Restoration: Best Practices in Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663962v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 years of relations between scientists and quarry operators: from constraint collaborations to a real win-win partnership for biodiversity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Faut-il restaurer les carrières sèches alluvionnaires abandonnées de la plaine de Crau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.30</w:t>
+              <w:t xml:space="preserve">7ème rencontres du Réseau d’Echanges et de Valorisation en Ecologie de la Restauration – REVER 7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604528v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">REVER, the French Restoration Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Release or restore abandoned quarries? The case of the La Crau plain in South-Eastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bourguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th SER Europe Conference 2016: Best practices in Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Freising, Germany</w:t>
+              <w:t xml:space="preserve">10th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Freising, Germany. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604527v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Parisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738776v1</w:t>
+                <w:t xml:space="preserve">hal-02740524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-rich anthropogenic grasslands and the problem of afforestation</w:t>
+                <w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Mahy</w:t>
+                <w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664021v1</w:t>
+                <w:t xml:space="preserve">hal-04664016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation rapide de la diversité génétique des populations de &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; dans les vergers et cultures par PCR multiplex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Issues linked to afforestation of species-rich anthropogenic grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées des Doctorants SPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">6th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740524v1</w:t>
+                <w:t xml:space="preserve">hal-02602026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New multiplex PCR method for rapid characterization of the genetic diversity of &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; in orchards and crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Innovation in Integrated &amp; Organic Horticulture, INNOHORT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse (UAPV). FRA., Jun 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664016v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02738776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issues linked to afforestation of species-rich anthropogenic grasslands</w:t>
+                <w:t xml:space="preserve">Species-rich anthropogenic grasslands and the problem of afforestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S.T. Alvarado</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Mahy</w:t>
+                <w:t xml:space="preserve">Grégory Mahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Manchester, United Kingdom. pp.41</w:t>
+              <w:t xml:space="preserve">SER– Society for Ecological Restoration International, 6th World Conference in Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02602026v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration of Bagaud Island (south-eastern France) eradicating invasive taxa: Rattus rattus and Carpobrotus sp.</w:t>
+                <w:t xml:space="preserve">How useful are plant community studies for coastal dune restoration?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">J. Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Krebs</w:t>
+                <w:t xml:space="preserve">P. Bravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+                <w:t xml:space="preserve">N. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Allègre</w:t>
+                <w:t xml:space="preserve">C. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barcelo</w:t>
+                <w:t xml:space="preserve">L. Sadones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t>
+              <w:t xml:space="preserve">Mediterranean Conservation Sciences Conference - Tour du Valat Conference for Young Scientists.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327027v1</w:t>
+                <w:t xml:space="preserve">hal-01327349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French restoration network REVER (Reseau d’Echanges et de Valorisation en Ecologie de la Restauration).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.P. Vécrin-Stablo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Ecological Restoration. SER Europe.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329354v1</w:t>
+                <w:t xml:space="preserve">hal-02600290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity? In &amp;quot;9th European Conference on Ecological Restoration.</w:t>
               </w:r>
@@ -3425,51 +3442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
@@ -3511,90 +3528,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t>
@@ -3609,2861 +3626,2844 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French restoration network REVER (Reseau d’Echanges et de Valorisation en Ecologie de la Restauration)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Vécrin-Stablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do environmental conditions influence hay transfer for the restoration of two types of Mediterranean grasslands?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Ecological restoration of Bagaud Island (south-eastern France) eradicating invasive taxa: Rattus rattus and Carpobrotus sp.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.20</w:t>
+              <w:t xml:space="preserve">MEDECOS XIII International Conference - " Crossing Boundaries accros Disciplines and Scales"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Olmué, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600290v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Baasch</w:t>
+                <w:t xml:space="preserve">The French restoration network REVER (Reseau d’Echanges et de Valorisation en Ecologie de la Restauration).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Vécrin-Stablo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.21</w:t>
+              <w:t xml:space="preserve">9th European Conference on Ecological Restoration. SER Europe.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600292v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hay transfer for the restoration of two types of Mediterranean grasslands? In &amp;quot;9th European Conference on Ecological Restoration.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Landscape scale restoration: the salvation of European dry grassland biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mitchley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Fajmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327311v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilité de l’étude des communautés végétales de dunes côtières pour la restauration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Dubreucq</w:t>
+                <w:t xml:space="preserve">Hay transfer for the restoration of two types of Mediterranean grasslands? In &amp;quot;9th European Conference on Ecological Restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329438v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Griffes de sorcière, Carpobrotus, une espèce invasive du littoral : méthodes d’éradication, application à l’île de Bagaud et conséquences sur la flore de Bagaud</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Krebs</w:t>
+                <w:t xml:space="preserve">Utilité de l’étude des communautés végétales de dunes côtières pour la restauration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Aboucaya</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Montegu</w:t>
+                <w:t xml:space="preserve">N. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire IMBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328617v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How useful are plant community studies for coastal dune restoration?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Griffes de sorcière, Carpobrotus, une espèce invasive du littoral : méthodes d’éradication, application à l’île de Bagaud et conséquences sur la flore de Bagaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Dubreucq</w:t>
+                <w:t xml:space="preserve">E. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sadones</w:t>
+                <w:t xml:space="preserve">C. Montegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conservation Sciences Conference - Tour du Valat Conference for Young Scientists.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Arles, France</w:t>
+              <w:t xml:space="preserve">Séminaire IMBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327349v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étrépage du sol permet-il d’optimiser la restauration écologique d’une communauté végétale steppique méditerranéenne ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Restoration of the campos rupestres, Neotropical mountain grasslands (Brazil).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01328434v1</w:t>
+                <w:t xml:space="preserve">hal-01329140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community assembly and restoration ecology.</w:t>
+                <w:t xml:space="preserve">Importance of disturbance, resilience and assembly rules for ecological restoration case studies from tropical ecosystems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Alvarado</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l'Université de Ouargla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Ouargla, Algeria</w:t>
+              <w:t xml:space="preserve">Charla introductiva a la VIII edición del Máster U. en Restauración de Ecosistemas, Universidad de Alcala</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Alcala, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326886v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Buisson</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Brousset</w:t>
+                <w:t xml:space="preserve">Alain Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
+              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01210249v1</w:t>
+                <w:t xml:space="preserve">hal-02749108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eradications as scientific experiments: first attempt to eradicate two major invasive taxa, &amp;lt;em&amp;gt;Rattus rattus&amp;lt;/em&amp;gt; and &amp;lt;em&amp;gt;Carpobrotus spp&amp;lt;/em&amp;gt;. from a Mediterranean island</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Community assembly and restoration ecology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lise Ruffino</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Vertebrate Pest t Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Turku, Finland</w:t>
+              <w:t xml:space="preserve">Séminaire à l'Université de Ouargla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749108v1</w:t>
+                <w:t xml:space="preserve">hal-01326886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer les campos rupestres, pelouses tropicales d’altitude</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+                <w:t xml:space="preserve">La Réserve intégrale de Bagaud : un laboratoire naturel de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.W Fernandes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lenka Brousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interne IMBE UMR CNRS-IRD, AMU-UAPV Institut Méditerranéen de Biodiversité et Ecologie: «Ingénierie Ecologique»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Avignon, France</w:t>
+              <w:t xml:space="preserve">Conservation de la Biodiversité et Développement Durable. un colloque scientifique pour les 50 ans du Parc national de Port-Cros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parc National de Porc-Cros. FRA., Oct 2013, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329066v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of disturbance, resilience and assembly rules for ecological restoration case studies from tropical ecosystems.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’étrépage du sol permet-il d’optimiser la restauration écologique d’une communauté végétale steppique méditerranéenne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Charla introductiva a la VIII edición del Máster U. en Restauración de Ecosistemas, Universidad de Alcala</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Alcala, Spain</w:t>
+              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01327406v1</w:t>
+                <w:t xml:space="preserve">hal-01328434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of the campos rupestres, Neotropical mountain grasslands (Brazil).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Restaurer les campos rupestres, pelouses tropicales d’altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th World Conference on Ecological Restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Madison, United States</w:t>
+              <w:t xml:space="preserve">Séminaire interne IMBE UMR CNRS-IRD, AMU-UAPV Institut Méditerranéen de Biodiversité et Ecologie: «Ingénierie Ecologique»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329140v1</w:t>
+                <w:t xml:space="preserve">hal-01329066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a dry Mediterranean grassland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Phenology of herbaceous species in savanna and Tapia (Uapaca bojeri) woodland on Ibity Mountain (Madagascar)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329385v1</w:t>
+                <w:t xml:space="preserve">hal-01328736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restaurer une communauté végétale : la mesure du succès dépend des indicateurs utilisés.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Restauration écologique d’anciennes parcelles agricoles en zone humide : l’inoculation d’une banque de semences par transfert de sol est-elle nécessaire à la colonisation par les plantes aquatiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouronval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329127v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentations scientifiques de restauration de communautés végétales lors du projet de restauration de marais du Cassaire, Camargue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actu et Emergences : Faire vivre notre réseau : se connaître, échanger, collaborer. PRIDES ICP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabilitation écologique d’anciennes parcelles agricoles en zone humide : banque de graines et forçage de la dispersion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpobrotus eradication on a Mediterranean island: a compromise between recolonization of Carpobrotus and native species, and soil degradation issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenological patterns of two altitudinal herbaceous communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C Morellato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Ecological restoration of abandoned ricefields to wetlands: seed bank potential and dispersal forcing.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Bulot</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327007v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation par l’offre : premier bilan de la Réserve d’Actifs Naturels de Cossure (Bouches-du-Rhône, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Ecological engineering : for a sustainable ecosystem restoration ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Alignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326901v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration of abandoned ricefields to wetlands: seed bank potential and dispersal forcing.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
+                <w:t xml:space="preserve">Compensation par l’offre : premier bilan de la Réserve d’Actifs Naturels de Cossure (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oberlinkels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
+              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327012v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenology of herbaceous species in savanna and Tapia (Uapaca bojeri) woodland on Ibity Mountain (Madagascar)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+                <w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a dry Mediterranean grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t>
+              <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328736v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique d’anciennes parcelles agricoles en zone humide : l’inoculation d’une banque de semences par transfert de sol est-elle nécessaire à la colonisation par les plantes aquatiques ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mouronval</w:t>
+                <w:t xml:space="preserve">Restaurer une communauté végétale : la mesure du succès dépend des indicateurs utilisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 4 Quatrième édition des journées ateliers du réseau REVER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328988v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie de deux communautés herbacées d'altitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia C Morellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6514,77 +6514,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rajeriarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic</w:t>
@@ -6639,51 +6639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th SER European Conference on Ecological Restoration « Near Natural restoration » </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Ceske Budejovice, Czech Republic. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6723,687 +6723,687 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Belletti</w:t>
+                <w:t xml:space="preserve">Régénération expérimentale d’une communauté végétale steppqiue grâce à une opération de restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01344378v1</w:t>
+                <w:t xml:space="preserve">hal-01328843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of a multi-treatment restoration experiment on the vegetation, soil and seed bank of a Mediterranean steppe.</w:t>
+                <w:t xml:space="preserve">Restoring a Mediterranean pseudo-steppe plant community by soil transfer : the success depends on the indicator used</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327402v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dix années de recherche dans la plaine de Crau : Impacts des changements d’usage et restauration écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Using multi-source data for assessing riparian vegetation status at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Belletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Hubert-Moy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque RNNC « La plaine de Crau : Ecologie de la Conservation d’une steppe méditerranéenne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Saint-Martin de Crau, France</w:t>
+              <w:t xml:space="preserve">54th Seminar of the Internatioanl Association for Vegetation Science. Special Session Biodiversity and functioning of riparian habitats. IAVS, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Internatioanl Association for Vegetation Science, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326995v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01344378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ten Years of Research in a Mediterranean Pseudo-Steppe: Impacts of Land-use changes and Ecological Restoration.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impacts of a multi-treatment restoration experiment on the vegetation, soil and seed bank of a Mediterranean steppe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEDECOS XII International Mediterranean Ecosystems Conference, “Linking Science to Resource Management”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329346v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régénération expérimentale d’une communauté végétale steppqiue grâce à une opération de restauration écologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Dix années de recherche dans la plaine de Crau : Impacts des changements d’usage et restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Colloque RNNC « La plaine de Crau : Ecologie de la Conservation d’une steppe méditerranéenne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Saint-Martin de Crau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328843v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring a Mediterranean pseudo-steppe plant community by soil transfer : the success depends on the indicator used</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ten Years of Research in a Mediterranean Pseudo-Steppe: Impacts of Land-use changes and Ecological Restoration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Conservation Sciences in the Mediterranean Region”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Arles, France</w:t>
+              <w:t xml:space="preserve">MEDECOS XII International Mediterranean Ecosystems Conference, “Linking Science to Resource Management”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329141v1</w:t>
+                <w:t xml:space="preserve">hal-01329346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du feu sur les communautés végétales de deux montagnes quartziques à Madagascar.</w:t>
               </w:r>
@@ -7415,77 +7415,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rajeriarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
@@ -7514,77 +7514,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration of abandoned ricefields to wetlands: seed banks and restoration treatments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Sciences in the Mediterranean Region.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Tour du Valat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7622,64 +7622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régimes de perturbations et ressources trophiques font varier les interactions biotiques dabs une communauté végétale herbacée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7730,77 +7730,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Rabarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rajeriarison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
@@ -7842,64 +7842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disturbance regimes and trophic resources change biotic interactions in herbaceous plant communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7918,409 +7918,19119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoration of Mediterranean dry grasslands by sowing structuring species.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+                <w:t xml:space="preserve">Is the distribution of beneficial arthropods influenced by mixed hedgerows?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Francois Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“7th European Conference on Ecological Restoration”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
+              <w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01329136v1</w:t>
+                <w:t xml:space="preserve">hal-02752980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the distribution of beneficial arthropods influenced by mixed hedgerows?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">René Rieux</w:t>
+                <w:t xml:space="preserve">Restoration of Mediterranean dry grasslands by sowing structuring species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 International Conference on Integrated Fruit Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Avignon, France</w:t>
+              <w:t xml:space="preserve">“7th European Conference on Ecological Restoration”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752980v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration des terres de parcours par transplantation d'espèces clés : le cas de la plaine de Crau (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Peeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La biodiversité des prairies. Un patrimoine, un rôle fonctionnel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFPF, Mar 2004, Paris, France. pp.220-221</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open letter: The need for a site‐based biodiversity standard measuring and certifying impacts from nature‐based projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bartholomew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello de Vitis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Gann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amarizni Mosyaftiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.70169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Open letter: There are more than just trees and forests to be conserved and restored</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natashi Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciele Peixoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Carolina C. Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Alquéres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.7(5):1220-1224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppp3.10635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (148)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Is managing horses ‘as wild’ beneficial for dung beetle assemblages and their associated ecological functions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 406, pp.129756. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2026.129756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How transhumance and pastoral commons shape plant community structure and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Ramos-Font</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belén Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rangeland Ecology and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98, pp.269-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rama.2024.10.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant trait responses to herbivore type managed as domestic or as wild</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 391, pp.126378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2025.126378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trifolium subterraneum as a potential nurse plant for restoring soil and Mediterranean grasslands after quarry exploitation in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Shaiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Khater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 216, pp.107632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2025.107632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burn them all? Use and efficacy of fire as a tool for grassland restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Porto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Overbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (7), pp.e70118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.70118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05139228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited carbon sequestration potential from global ecosystem restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Tölgyesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nándor Csikós</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (8), pp.761-768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-025-01742-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05307621v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What are we planting in ecological restoration of tropical open ecosystems? A systematic review of controlled experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália F Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando a O Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Botânica Brasílica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 74ᵗʰ Brazilian Botany Conference, 39, pp.e20250067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1677-941x-abb-2025-0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managed as wild, horses influence grassland vegetation differently than domestic herds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Dufrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 290, pp.110469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2024.110469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04433787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Systematic review of field research reveals critical shortfalls for restoration of tropical grassy biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (6), pp.1174-1186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14640⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological restoration and rewilding: two approaches with complementary goals?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Mutillod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Bullock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 99 (3), pp.820-836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.13046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring seed density and limiting similarity to reduce invasive grass performance for grassland restoration purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Augusto Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Ernst Overbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Cristina Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (3), pp.e12804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04791549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring stone and dominant grass species cover in a Mediterranean grassland: 20‐year effects on soil, vegetation, and arthropod communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (5), pp.e14153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.14153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mixed responses of ant communities to the eradication of black rats and iceplants on a small Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Blaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 33 (6-7), pp.2037-2053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-024-02838-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04753435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Challenges and opportunities for grassland restoration: A global perspective of best practices in the era of climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly G Lyons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Török</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia-Maria Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Kiehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Kirmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Ecology and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, pp.e02612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gecco.2023.e02612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Persisting effects of seed bed preparation and early grazing on plant communities in grassland restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Favale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Maudieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1152549⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using priority effects for grassland restoration: Sequential sowing can promote subordinate species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil fertility and landscape surrounding former arable fields drive the ecological resilience of Mediterranean dry grassland plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1148226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving seed germination of native species for camel rangeland restoration: effects of cold stratification and temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mériem Marfoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samia Bissati-Bouafia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Eddoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Benchettouh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (2), pp.303-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2176356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04042316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ten principles for restoring campo rupestre , a threatened tropical, megadiverse, nutrient‐impoverished montane grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natália Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Fiorini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordóñez-Parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Dayrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (7), pp.e13924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis on the effectiveness of soil translocation for plant community restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gijs M Gerrits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rik Waenink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asa L Aradottir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 60 (4), pp.714-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03990633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of seedbank to the green roof plant community dynamics analogous to semi-natural grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alizé Sellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.1152319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2023.1152319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04112731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A synthesis of biological invasion hypotheses associated with the introduction–naturalisation–invasion continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ella Z Daly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chabrerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Massol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (5), pp.e09645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.09645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altering native community assembly history influences the performance of an annual invader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truman Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Haveneers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basic and Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59, pp.70-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.baae.2022.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03544713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mountain grassland restoration using hay and brush material transfer combined with temporary wheat cover</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Dupré La Tour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 174, pp.106447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2021.106447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration sites on the Californian coast have different ecological histories that can influence restoration success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, ecologia mediterranea, 48 (1), pp.33-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient grasslands guide ambitious goals in grassland restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharine Suding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (6606), pp.594-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abo4605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using various artificial soil mixtures to restore dry grasslands in quarries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Ramone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (7), pp.1-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taking cultural landscapes into account: Implications for scaling up ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Shizen Pacheco Toma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Land Use Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 120, pp.106233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landusepol.2022.106233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advancing biological invasion hypothesis testing using functional diversity indices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross N Cuthbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Gaia Sperandii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 834, pp.155102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03638923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenological patterns of herbaceous Mediterranean plant communities in spring: is there a difference between native and formerly-cultivated grasslands?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Angélica Gómez-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155 (2), pp.207-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.86335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Cassaïre wetland restoration project: defining the reference ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Friry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mesleard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48 (1), pp.47-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03887155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urgent need for updating the slogan of global climate actions from “tree planting” to “restore native vegetation”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Tölgyesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveliina Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Péter Török</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.e13594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13594⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biome Awareness Disparity is BAD for tropical ecosystem conservation and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Ordóñez‐parra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Moura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Andersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (8), pp.1967-1975. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2008-2019, plus d’une décennie d’échanges et de débats autour de la restauration écologique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.271-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/naturae2021a19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Native plant community recovery after Carpobrotus (iceplant) removal on an island – results of a 10‐year project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24, pp.e12524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12524⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conceptual and methodological issues in estimating the success of ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiménez Juan José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Rey Benayas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123, pp.107362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.107362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of the removal of invasive Carpobrotus on spider assemblage dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Hélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biodiversity and Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (2), pp.497-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10531-020-02102-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited seed dispersability in a megadiverse OCBIL grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre J. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Junqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Yvanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (2), pp.499-511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blaa145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seedling recruitment in mountain grassland restoration: Effects of soil preparation and grazing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux d'Ambly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cluchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (1), pp.e12564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beetle assemblage dynamics after invasive ice plant (Carpobrotus) removal on a small Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.e13387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177677v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A research agenda for the restoration of tropical and subtropical grasslands and savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard E. Overbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Belloni Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (S1), pp.e13292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Key issues in North-western Mediterranean dry grassland restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Vidaller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29, pp.37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02913080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How much leaf area do insects eat? A data set of insect herbivory sampled globally with a standardized protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisele Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Dáttilo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Guevara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102 (4), pp.e03301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecy.3301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R90 : Restaurer les écosystèmes tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards SFE (Online)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://www.sfecologie.org/regard/r90-fev-2020-savanes-le-stradic-et-buisson/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using limiting similarity to enhance invasion resistance: Theoretical and practical concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (3), pp.559-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.13552⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02441630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myth‐busting tropical grassy biome restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Fidelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (5), pp.1067-1073. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A simple standardized protocol to evaluate the reliability of seed rain estimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André J. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A.O. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seed Science Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (4), pp.304-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0960258520000392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giving recipient communities a greater head start and including productive species boosts early resistance to invasion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Fontès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.340-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12502⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topsoil disturbance reshapes diaspore interactions with ground‐foraging animals in a megadiverse grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Jardim Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda V. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tadeu J. Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrícia A. Junqueira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta L. C. Dayrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), pp.1039-1052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12866⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du séminaire scientifique « Programme de restauration écologique de la réserve intégrale de l’île de Bagaud, Parc national de Port-Cros, résultats de dix années de suivi » Hyères, 5 novembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34, pp.289-292</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restaurer les savanes et les écosystèmes herbacés tropicaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie de l'environnement </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, https://www.encyclopedie-environnement.org/vivant/restaurer-savanes-ecosystemes-herbaces-tropicaux/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identifying reference communities in ecological restoration: the use of environmental conditions driving vegetation composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aure Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Cluchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (6), pp.1445-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.13232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du séminaire scientifique &amp;quot;Programme de restauration écologique de la réserve intégrale de l'île de Bagaud, Parc national de Port-Cros, résultats de dix années de suivi&amp;quot;, Hyères, 5 novembre 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Cottaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Barcelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priority effects: Emerging principles for invasive plant species management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2018.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil compaction enhances the impact of microwave heating on seedling emergence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C.M. Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 259, pp.151457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2019.151457⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment on “The global tree restoration potential”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Aleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Michael Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Archibald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 366 (6463), pp.eaay7976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aay7976⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02463305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Step back from the forest and step up to the Bonn Challenge: How a broad ecological perspective can promote successful landscape restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vicky M Temperton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz Kazmierczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (4), pp.705-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12989⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resilience and restoration of tropical and subtropical grasslands, savannas, and grassy woodlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Overbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94 (2), pp.590-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/brv.12470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the species pool: modification of species dispersal, establishment, and assembly by habitat restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Török</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aveliina Helm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathrin Kiehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsolya Valkó</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26, pp.S65 - S72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Promoting ecological restoration in France: issues and solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Regnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Marthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.36-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12648⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species transfer via topsoil translocation: lessons from two large Mediterranean restoration projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S179 - S188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How have we studied seed rain in grasslands and what do we need to improve for better restoration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A.O. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26, pp.S84-S91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12686⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écologie de la restauration : Rencontre des spécialistes de la restauration écologique des écosystème</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Mesleard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 310, pp.17-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regeneration after fire in campo rupestre : Short- and long-term vegetation dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 238, pp.191-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2016.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No recovery of campo rupestre grasslands after gravel extraction: implications for conservation and restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, SEED DISPERSAL AND SOIL SEED BANKS ‐ PROMISING SOURCES FOR ECOLOGICAL RESTORATION, 26 (S2), pp.S151-S159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in weed species composition in irrigated agriculture in Saharan Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Eddoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bissati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (6), pp.424-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of quarry exploitation and disuse on pedogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 160 (160), pp.354-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2017.09.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790691v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier : La fabrique de la compensation écologique : controverses et pratiques Regards d’écologues sur le premier site naturel de compensation français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.215 - 222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rétablissement des communautés végétales après éradication des griffes de sorcière (Carpobrotus sp.) dans le cadre du programme de restauration écologique de l'île de Bagaud (Parc national de Port-Cros, France) : résultats 5 ans après éradication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32, pp.123-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01890146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductive phenology of two co-occurring Neotropical mountain grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (1), pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvs.12596⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monographs of invasive plants in Europe: Carpobrotus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josefina G. Campoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia T. R. Acosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Barreiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Brundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 165 (3-4), pp.440-475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1487884⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoring Brazilian savanna ground layer vegetation by topsoil and hay transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natashi A. Lima Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.73-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eradication of invasive Carpobrotus sp.: effects on soil and vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Malecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12538⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Microwave soil heating reduces seedling emergence of a wide range of species including invasives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon C M Hess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Yavercovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Willm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (S2), pp.S160-S169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01783592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Regnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant phenological research enhances ecological restoration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Patricia C. Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.164 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobre la presencia de Orobanche pubescens d’Urv. (Orobanchaceae) en la Península Ibérica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flora Montiberica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.48-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03470507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term effects of topsoil transfer assessed thirty years after rehabilitation of dry alluvial quarries in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2016.11.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using microwave soil heating to inhibit invasive species seed germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Yavercovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Willm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Bieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invasive Plant Science and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (3), pp.262-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/inp.2017.29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restaurer ou laisser faire la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.41-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785598v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’écologie de la restauration en France. Dynamique actuelle et rôle d’un réseau multi-acteurs, REVER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Regnery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alma Heckenroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Substrate composition and depth affect soil moisture behavior and plant-soil relationship on Mediterranean extensive green roofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cannelle Moinardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (11), pp.817-. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w9110817⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restaurer ou laisser faire la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 301, pp.42-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linking plant phenology to conservation biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruna Alberton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 195, pp.60-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2015.12.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan du Séminaire scientifique « Résultats du programme de restauration écologique de la réserve intégrale de Bagaud et futur rôle de la réserve dans la recherche sur les changements globaux », Aix-en-Provence, 16 décembre 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30, pp.269-272</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecology and evolution of plant diversity in the endangered campo rupestre: a neglected conservation priority</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A. O. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Newton P. U. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio F. Carmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403 (1-2), pp.129--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2637-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recovery of arbuscular mycorrhizal fungi root colonization after severe anthropogenic disturbance: four species assessed in old-growth Mediterranean grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Folia Geobotanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (4), pp.319 - 332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12224-016-9254-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Overcoming challenges on using native seeds for restoration of megadiverse resource-poor environments: a reply to Madsen et al.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta L. C. Dayrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre J. Arruda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A. O. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (6), pp.710--713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A set of PCRs for rapid identification and characterization of Pseudomonas syringae phylogroups</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (3), pp.714-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jam.13017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limiting processes for perennial plant reintroduction to restore dry grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (6), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/rec.12255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diversity of germination strategies and seed dormancy in herbaceous species of campo rupestre grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando A. O. Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cazelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.537--546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aec.12221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward an old-growth concept for grasslands, savannas, and woodlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giselda Durigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Ecology and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (3), pp.154--162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/140270⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résilience de la flore indigène après éradication des griffes de sorcière (Carpobrotus sp.) sur une île méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Espèces invasives, 70 (Sup. 12), pp.80-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetation composition and structure of some Neotropical mountain grasslands in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Mountain Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12 (4), pp.864-877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11629-013-2866-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réponses des populations de reptiles à l’éradication du rat noir (Rattus rattus) sur l’île de Bagaud (Parc National de Port-Cros, Var, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Abba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Eudeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (12), pp.99-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seed storage-mediated dormancy alleviation in Fabaceae from campo rupestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naila Nativel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Augusto Oliveira Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Botânica Brasílica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 29 (3), pp.445-447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0102-33062014abb0036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Première expérimentation de compensation par l'offre : bilan et perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Alignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Juillet (16), pp.64-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of heat on the germination of sclerophyllous forest species in the highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harison Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Austral Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (5), pp.601-610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aec.12227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01448400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Where Tree Planting and Forest Expansion are Bad for Biodiversity and Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph W. Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard E. Overbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65 (10), pp.1011--1018. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biv118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achieving sustainable conservation in Madagascar: The case of the newly established Ibity Mountain Protected Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harison Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tropical Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (2), pp.367-395</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eradications as scientific experiments: progress in simultaneous eradications of two major invasive taxa from a Mediterranean island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Ruffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krebs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Passetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.189-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tyranny of trees in grassy biomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph W. Veldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard E. Overbeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 347 (6221), pp.484-485</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fire and the reproductive phenology of endangered Madagascar sclerophyllous tapia woodlands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harison Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2014.06.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of plant communities on two quartzic mountains in Madagascar (Ibity and Itremo) with contrasted conservation history and status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326893v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The role of native woody species in the restoration of Campos Rupestres in quarries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Negreiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immediate response to translocation without acclimation from captivity to the wild in Hermann’s tortoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Lepeigneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Ballouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Wildlife Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.897-907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10344-014-0857-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can ecological engineering restore Mediterranean rangeland after intensive cultivation? A large-scale experiment in southern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 64, pp.202-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consequences of iceplant (Carpobrotus) invasion on the vegetation and seed bank structure on a Mediterranean island: response elements for their local eradication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Passetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Topsoil removal improves various restoration treatments of a Mediterranean steppe (La Crau, south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17, pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plant communities of a coastal lagoon foredune: definition of the reference and restoration after compaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Bravet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mieusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Botanica Gallica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of topsoil removal and plant material transfer on vegetation development in created Mediterranean meso-xeric grasslands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), pp.246-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327035v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfert de sol : nécessité et incertitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restoration of Neotropical grasslands degraded by quarrying using hay transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of plant communities on the Ibity and Itremo massifs, Madagascar, with contrasting conservation histories and current status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harison Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant ecology &amp; diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.497-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17550874.2013.804131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporary wetland restoration after rice cultivation : is soil transfer required for aquatic plant colonization ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mouronval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and Management of Aquatic Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 411, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/kmae/2013067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New synthetic indicators to assess community resilience and restoration success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2013.01.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Secondary succession in a forest corridor between two protected areas in Southeastern Madagascar leads to thorny thickets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Randrianaivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using a two-phase sowing approach in restoration: sowing foundation species to restore, and subordinate species to evaluate restoration success</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.277-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01182.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329433v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Species introduction – a major topic in vegetation restoration (editorial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hölzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15 (2), pp.161-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-109X.2012.01189.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">First-year results of a multi-treatment steppe restoration experiment in La Crau (Provence, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 145 (1), pp.13-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2012.690⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Are old Mediterranean grasslands resilient to human disturbances?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Oecologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.86-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actao.2012.04.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l'île de Bagaud (Parc national de Port-Cros, Var, France) et &amp;quot;état zéro&amp;quot; des suivis scientifiques : synthèse méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Passetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Aboucaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports of the Port-Cros National Park</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 26, pp.149-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vegetation dynamics in a corridor between protected areas after slash-and-burn cultivation in south-eastern Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa de Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fidisoa Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carrière Stéphanie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porter P. Lowry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 159, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2012.06.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00768020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hay transfer and sowing structuring species: two complementary ecological engineering techniques to restore dry grassland communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Procedia Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9, pp.33-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proenv.2011.11.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exemple de restauration de la plaine de La Crau : l’écologie de la restauration face à la restauration écologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dolidon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.36-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335728v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restaurer la nature ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">les Cahiers de Seloane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.87-88</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using stone cover patches and grazing exclusion to restore ground-active beetle communities in a pseudo-steppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blight</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Insect Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15, pp.561-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10841-010-9358-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix années de recherche dans une pseudo-steppe méditerranéenne : impact des changements d’usage et restauration écologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dix années de recherche dans une pseudo-steppe méditerranéeenne : impacts des changements d’usage et restauration écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda Fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et changements planétaires / Sécheresse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 22, pp.75-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sec.2011.0299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05502912v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre expérimentations scientifiques et veille écologique : comment évaluer des mesures d’atténuations proposées par une étude d’impacts ? Le cas des canalisations enterrées dans la plaine de Crau.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mroczko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.54-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hay Transfer Promotes Establishment of Mediterranean Steppe Vegetation on Soil Disturbed by Pipeline Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (201), pp.214-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2010.00706.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restaurer la végétation steppique par aspiration et transfert de foin. Une technique qui promet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lisières de champs sont-elles des refuges pour les espèces messicoles dans le territoire du Parc naturel régional du Luberon ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gerbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tatoni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Courrier scientifique du Parc naturel régional du Lubéron et de la réserve de biosphère Luberon-Lure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.58-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05493789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampling soil wood charcoals at a high spatial resolution: a new methodology to investigate the origin of grassland plant communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Thinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (2), pp.349-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1654-1103.2009.05403.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CHANGES IN INVERTEBRATE ASSEMBLAGES OF POSIDONIA OCEANICA BEDS FOLLOWING CAULERPA TAXIFOLIA INVASION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mangialajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stadelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 59 (1), pp.31-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spatial distribution of an arthropod community in a pear orchard (southern France): identification of a hedge effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid R. Senoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 127 (3-4), pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2008.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Past cultivation is a factor driving organization of dry grassland ground-active beetle communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (2), pp.132-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0376892907003839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Creation of the natural reserve of La Crau : Implications for the creation and management of protected areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 80 (4), pp.318-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2005.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of seed source, topsoil removal, and plant neighbor removal on restoring California coastal prairies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. D. Holl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. F. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Restoration Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (4), pp.569-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1526-100X.2006.00168.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination between agricultural management and the hedge effect in pear orchards (south-eastern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Debras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kreiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Garcin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 149 (3), pp.347-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2006.00102.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The implications of seed rain and seed bank patterns for plant succession at the edges of abandoned fields in Mediterranean landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Poschlod</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 115 (1-4), pp.6-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2005.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01451822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémanence des utilisations anciennes et gestion conservatoire des pelouses calcicoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Forey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Romermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 9 (2), pp.125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonisation by native species of abandoned farmland adjacent to a remnant patch of Mediterranean steppe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 174 (2), pp.371-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF03543067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilan de trente années de recherches en écologie dans la steppe de Crau (Bouches-du-Rhône, sud-est de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.7-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composition et structure de la végétation aux bordures entre friches post-culturales et végétation steppique dans la plaine de Crau (Bouches-du-Rhône)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Rolando</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecologia mediterranea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Land use history and botanical changes in the calcareous hillsides of Upper-Normandy (north-western France): new implications for their conservation management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 115 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3207(03)00089-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de cadrage sur la restauration écologique et la restauration des écosystèmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme de restauration écologique de la réserve intégrale de l’île de Bagaud. Suivi de la végétation et arthropodes 2019. Programme du Parc national de Port-Cros, Contrat PNPC N°18-034-83400PC. Coordination du programme : Krebs E., Cottaz C. - CBNMED/PNPC et Aboucaya A. - PNPC. Rapport IMBE novembre 2019, 38 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8346,18598 +27056,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IMBE Institut Méditerranéen de Biodiversité et d'Ecologie marine et continentale. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02395042v1</w:t>
-              </w:r>
-[...18339 lines deleted...]
-                <w:t xml:space="preserve">hal-05023440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La colonisation des pins affecte-t-elle la biodiversité des écosystèmes herbacés?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia F Medeiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Schatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG17 - Ecologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les insectes sont-ils pris en compte dans les projets de restauration écologique ? Résultats d'une synthèse bibliographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C.M. Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26969,73 +27338,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 13 - RESTAURER ET COHABITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27094,73 +27463,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 13 - RESTAURER ET COHABITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : a database about restoration interventions in terrestrial environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jaymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27209,92 +27578,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Ecological Restoration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Tartu, Estonia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.20429.76006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring a Mediterranean grassland by replacing the natural stone cover and sowing the dominant grass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27303,119 +27672,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Vidaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAVS - International Association for Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Coffs Harbour, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04554862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal dynamic and global change effects on ant communities of small Mediterranean islands and islets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27457,73 +27826,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BDRest : une base de données nationale pour recenser les opérations de restauration des écosystèmes terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27545,119 +27914,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Evette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Dausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER12 : Restaurer et (se) questionner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bagnères-de-Bigorre, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.36577.83043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05017724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fonctionnelle des communautés d'Arthropodes suite à l'éradication simultanée de deux espèces invasives sur l'île de Bagaud (réserve biologique intégrale du Parc national de Port-Cros)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27716,198 +28085,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées du groupe de travail "Traits Ecologiques et Biologiques des organIsmes des Sols" (TEBIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de l'île de Bagaud (réserve intégrale du Parc national de Port Cros) par éradications simultanées d'espèces exotiques envahissantes et conséquences sur la biodiversité insulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cottaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Amy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque REVER 10, Museum national d’Histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique fonctionnelle des assemblages d'arthropodes épigés suite à l'éradication simultanée de deux espèces invasives sur l'île de Bagaud (réserve intégrale du Parc national de Port-Cros)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Braschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -27916,4087 +28285,4087 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Blaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Hélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Torrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blight</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire international "Programme de restauration écologique de la réserve intégrale de l'île de Bagaud, Parc national de Port-Cros, Résultats de 10 années de suivi"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration de pelouses steppiques de Haute-Durance après perturbation du sol</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Restauration écologique de la réserve intégrale de Bagaud (Parc National de Port Cros) par éradication d’espèces invasives et conséquences sur la biodiversité insulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Braschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ponel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes journées du Réseau d'Échanges et de Valorisation en Écologie de la Restauration : REVER et laisser faire ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Arles, France. pp.1, 2018</w:t>
+              <w:t xml:space="preserve">Congrès annuel de l’Ecole Doctorale Sciences de l’Environnement, ED 251</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608599v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02390734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique de la réserve intégrale de Bagaud (Parc National de Port Cros) par éradication d’espèces invasives et conséquences sur la biodiversité insulaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Affre</w:t>
+                <w:t xml:space="preserve">Restauration de pelouses steppiques de Haute-Durance après perturbation du sol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Durbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cluchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Duhautois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de l’Ecole Doctorale Sciences de l’Environnement, ED 251</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">9èmes journées du Réseau d'Échanges et de Valorisation en Écologie de la Restauration : REVER et laisser faire ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Arles, France. pp.1, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02390734v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration and plant succession of dry grasslands in the Haute-Durance valley following soil disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Durbecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cluchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Duhautois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe Conference 2018: Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restoring or not abandonned quarries: it may depends on stakeholder's point of view</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SER Europe Conference 2018 Restoration in the Era of Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Reykjavik, Iceland. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aurière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ÉCOVÉG13, 13ème congrès international francophone en écologie végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Québec, Canada. pp.1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser les effets de priorité pour restaurer des communautés végétales : une question à creuser ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effets sur le long terme du transfert de sol pour la réhabilitation de pelouses sèches méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 12, Colloque en écologie des communautés végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603481v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utiliser les effets de priorité pour restaurer des communautés végétales : une question à creuser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Dommanget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Végétations et Conservation de la Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Saint Brieuc, France. pp.1, 2016</w:t>
+              <w:t xml:space="preserve">ECOVEG 12, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Brest, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604793v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets sur le long terme du transfert de sol pour la réhabilitation de pelouses sèches méditerranéennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Les &amp;quot;nouveaux écosystèmes&amp;quot; créés par les activités humaines intensives sont-ils vraiment &amp;quot;nouveaux&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 12, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Brest, France. 2016</w:t>
+              <w:t xml:space="preserve">Végétations et Conservation de la Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Saint Brieuc, France. pp.1, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603482v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizig Le Stradic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t>
+              <w:t xml:space="preserve">Phenology 2015 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743486v1</w:t>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes liés à la reforestation des pelouses semi-naturelles à forte diversité</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of ground cover on &amp;lt;em&amp;gt;Pseudomonas syringae&amp;lt;/em&amp;gt; communities in kiwifruit orchards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Chandeysson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG 11, Colloque en écologie des communautés végétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1, 2015</w:t>
+              <w:t xml:space="preserve">10. International symposium on phyllosphere microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Ascona, Switzerland. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601257v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can phenology contribute to ecological restoration?</w:t>
+                <w:t xml:space="preserve">Problèmes liés à la reforestation des pelouses semi-naturelles à forte diversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.T. Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonor Patrícia Cerdeira Morellato</w:t>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phenology 2015 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Kusadasi, Turkey</w:t>
+              <w:t xml:space="preserve">ECOVEG 11, Colloque en écologie des communautés végétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664012v1</w:t>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourrait-on restaurer des pelouses sèches par pilotage de la succession primaire des fonds de carrières sèches ? Premier diagnostic en plaine de Crau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème rencontres du Réseau d’Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Strasbourg, France. pp.1, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02601228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l’île de Bagaud (Var, 83) : résilience de la végétation autochtone après éradication des Carpobrotus spp. invasifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l’île de Bagaud (Var, 83) : résilience de la végétation autochtone après éradication des Carpobrotus spp. invasifs.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Montegu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Sapaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG10 Dixième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01329022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration de population d’espèces ligneuses sur le déclin : l’âge de transplantation influence-il la survie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowry Pp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration écologique de la Réserve intégrale de l'île de Bagaud (Var, 83) : Eradication de Taxa invasifs, Rattus rattus et Carpobrotus Sp.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Affre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Krebs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aboucaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barcelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de lancement du GdR ‘INVASIONS BIOLOGIQUES’</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Rennes, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01210235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers les démarches en ingénierie écologique pour la santé des plantes : gestion des couvre-sols des vergers pour lutter contre les bactérioses des arbres fruitiers provoquées par&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Borschinger</w:t>
+                <w:t xml:space="preserve">Effet du feu sur la régénération des communautés végétales : le cas des forêts sclérophylles à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
+              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745235v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du feu sur la régénération des communautés végétales : le cas des forêts sclérophylles à Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+                <w:t xml:space="preserve">Réintroductions et renforcement de populations végétales pour la restauration écologique : premier bilan après dix années d’expérimentations dans la plaine de La Crau (Bouches-du-Rhône, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Rabarison</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
+              <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327107v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réintroductions et renforcement de populations végétales pour la restauration écologique : premier bilan après dix années d’expérimentations dans la plaine de La Crau (Bouches-du-Rhône, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+                <w:t xml:space="preserve">Vers les démarches en ingénierie écologique pour la santé des plantes : gestion des couvre-sols des vergers pour lutter contre les bactérioses des arbres fruitiers provoquées par&amp;lt;em&amp;gt; Pseudomonas syringae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borschinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciana Parisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Renforcement de populations : une gestion d’avenir pour les espèces menacées ».CEN Picardie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Beauvais, France</w:t>
+              <w:t xml:space="preserve">Des ingénieries par et pour le vivant, écologiques et agro-écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Montpellier, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328880v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des communautés des dunes embryonnaires de l’étang de Berre en vue de leur restauration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bravet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mieusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sadones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG9 Neuvième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire evolution and vegetation dynamics of savannas on Ibity Massif (Madagascar) using analysis and interpretation of satellite imagery</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+                <w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Bonito Brazil</w:t>
+              <w:t xml:space="preserve">IAVS2012 55th IAVS Symposium: Climate Change and Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Mokpo, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327218v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01325674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new synthetic indicator to assess plant community restoration success.</w:t>
+                <w:t xml:space="preserve">Végétation, sol et mycorhizes sont-ils résilients à une perturbation majeure d’origine anthropique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2012 55th IAVS Symposium: Climate Change and Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Mokpo, South Korea</w:t>
+              <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01325674v1</w:t>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Végétation, sol et mycorhizes sont-ils résilients à une perturbation majeure d’origine anthropique ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Fonvieille</w:t>
+                <w:t xml:space="preserve">Fire evolution and vegetation dynamics of savannas on Ibity Massif (Madagascar) using analysis and interpretation of satellite imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramahefamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rajeriarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Bonito Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329452v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-fire regeneration of upland tropical grassland plant communities: the case of campos rupestres, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATBC Annual Meeeting "Ecology, Evolution and Sustainable Use of Tropical Biodiversity" ATBC – Association of Tropical Biology and Conservation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bonito, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du feu sur les communautés herbacées des campos rupestres (Brésil) Régénération des communautés de campos rupestres, pelouses tropicales d’altitude, après un feu (Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.W Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG8 Huitième colloque en Ecologie des COmmunautés VEGgétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration of abandoned ricefields to wetlands: the contribution of soil seed bank.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Réhabilitation de rizières abandonnées en zone humide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Mesléard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327020v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de rizières abandonnées en zone humide.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
+                <w:t xml:space="preserve">Résilience d’une forêt de transition, Madagascar : rôle des banques et pluies de graines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Noromiarylanto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ramanoelina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ratovoson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328869v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résilience d’une forêt de transition, Madagascar : rôle des banques et pluies de graines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Ramanoelina</w:t>
+                <w:t xml:space="preserve">Ecological restoration of abandoned ricefields to wetlands: the contribution of soil seed bank.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse. 2011</w:t>
+              <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328860v1</w:t>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal analysis of bush fires on Ibity mountain (Madagascar): implications for developing a management plan.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Ramahefamanana</w:t>
+                <w:t xml:space="preserve">Réhabilitation de rizières abandonnées en zone humide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329326v1</w:t>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Spatio-temporal analysis of bush fires on Ibity mountain (Madagascar): implications for developing a management plan.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ramahefamanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rabarison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chris Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">IAVS2011 54th IAVS Symposium "Vegetation in an around water: patterns, processes and threats"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329407v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique morphologique et communautés végétales terrestres des rivières méditerranéennes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Dufour</w:t>
+                <w:t xml:space="preserve">Une approche intégrative (communautés végétales, bactériennes et mycorhiziennes) pour mieux mesurer la résilience des formations végétales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fonvieille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Spiegelberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01327000v1</w:t>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhabilitation de rizières abandonnées en zone humide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Muller</w:t>
+                <w:t xml:space="preserve">Dynamique morphologique et communautés végétales terrestres des rivières méditerranéennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamisier Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Mesléard</w:t>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Fontvieille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ateliers REVER3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Metz, France</w:t>
+              <w:t xml:space="preserve">ECOVEG7 « Septième colloque en Ecologie des COmmunautés VEGgétales »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328855v1</w:t>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01327000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’introduction de chevaux de Przewalski en Lozère sauve l’espèce mais aussi l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restaurer ou réensauvager la nature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Mutillod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04833505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and habitat restoration for insect conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32049,1782 +32418,2023 @@
                 <w:t xml:space="preserve">Natan Huberson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">James S. Pryke; Michael J. Samways; Tim R. New; Pedro Cardoso; René Gaigher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Insect Conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Taylor &amp; Francis, pp.185-196, 2024, 9781003285793. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003285793-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling Invasive Alien Management and Insect Conservation in Terrestrial Ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon C M Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Samways</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jonatan Rodríguez; Petr Pyšek; Ana Novoa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Invasions and Global Insect Decline</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.259-289, 2023, 978-0-323-99918-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2021-0-00548-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04432552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réhabiliter ou laisser faire la nature dans les carrières alluvionnaires sèches méditerranéennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T.; 35-38. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban &amp; AUF, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restauration expérimentale d'une pelouse méditerranéenne par création de technosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chenot‐lescure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban &amp; AUF, pp.43-46, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai de restauration expérimentale d'une pelouse méditerranéenne par transfert de plaques de sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bourguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Khater, C., Yessef, M., &amp; Dutoit, T. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réhabilitation des carrières en région méditerranéenne: défis ou besoins incontournables?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Liban &amp; AUF, pp.39-42, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenology Patterns Across a Rupestrian Grassland Altitudinal Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathália Miranda Walter Bretas Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Wisbech Carstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fernandes, G.W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Conservation of Mountaintop Grasslands in Brazil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.275-289, 2016, 978-3-319-29807-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-29808-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'écologie de la restauration a 80 ans ! Espoirs et limites d'une discipline scientifique controversée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La science en action pour des écosystèmes sous pressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De boek, pp.167-176, 2014, 978-2-8041-8490-2</w:t>
+              <w:t xml:space="preserve">Écologie tropicale: De l'ombre à la lumière.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545287v1</w:t>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écologie de la restauration a 80 ans ! Espoirs et limites d’une discipline scientifique controversée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grassland in France using different species-transfer methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kathrin Kiehl; Anita Kirmer; Nancy Shaw; Sabine Tischew. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la conservation. Gauthier-Clerc M., Mesléard F &amp; Blondel J. (eds.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.160-181, 2014, 978-1-4438-5900-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328432v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grassland in France using different species-transfer methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">L'écologie de la restauration a 80 ans ! Espoirs et limites d'une discipline scientifique controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Kathrin Kiehl; Anita Kirmer; Nancy Shaw; Sabine Tischew. </w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel gauthier-Clerc, François Mesléard, Jacques Blondel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp.160-181, 2014, 978-1-4438-5900-4</w:t>
+              <w:t xml:space="preserve">Sciences de la conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De boek, pp.167-176, 2014, 978-2-8041-8490-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600298v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les changements globaux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Bremond</w:t>
+                <w:t xml:space="preserve">L’écologie de la restauration a 80 ans ! Espoirs et limites d’une discipline scientifique controversée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Mesléard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t>
+              <w:t xml:space="preserve">Sciences de la conservation. Gauthier-Clerc M., Mesléard F &amp; Blondel J. (eds.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328574v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grasslands in France using different species-transfer methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+                <w:t xml:space="preserve">Les changements globaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Michel Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Céréghino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration.</w:t>
+              <w:t xml:space="preserve">Prospectives en Ecologie Tropicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329307v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La science en action pour des écosystèmes sous pressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Restoring species-rich Mediterranean dry grasslands in France using different species-transfer methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écologie tropicale: De l'ombre à la lumière.</w:t>
+              <w:t xml:space="preserve">Guidelines for native seed production and grassland restoration.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328490v1</w:t>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mediterranean steppe restoration in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Premiers résultats de la restauration écologique des coussouls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Tatin; Axel Wolff; Jean Boutin; Etienne Colliot; Thierry Dutoit. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Restoration Principles, Values, and Structure of an Emerging Profession</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">Ecologie et conservation d'une steppe méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, pp.37-56, 2013, 978-2-7592-2082-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01328653v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats de la restauration écologique des coussouls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Jaunatre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Crau, Ecologie et conservation d’une steppe méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId781" w:history="1">
+            <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pseudo-steppe of La Crau (South-Eastern France): origin, management and restoration of a Mediterranean rangeland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Mediterranean steppe restoration in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Jaunatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...48 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Steppe Ecosystems: Biological Diversity, Management and Restoration</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.287-301, 2013, 978-1-62808-298-2</w:t>
+              <w:t xml:space="preserve">Ecological Restoration Principles, Values, and Structure of an Emerging Profession</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01329365v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01328653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The pseudo-steppe of La Crau (South-Eastern France): origin, management and restoration of a Mediterranean rangeland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Coiffait-Gombault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">J. Traba Diaz; Manuel B. Morales Prieto. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Steppe Ecosystems: Biological Diversity, Management and Restoration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nova Science Publishers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-301, 2013, 978-1-62808-298-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01329365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Restauration de la steppe de Crau (Bouches-du-Rhône, France): l'incertitude scientifique face aux besoins de l'ingénierie écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dutoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Römermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paul Allard, Dennis Fox, Bernard Picon. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edisud, pp.397-406, 2008, 978-2-7449-0733-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réintroduction et impacts sur leur environnement de plantes indigènes du Cerrado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soizig Le Stradic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Negreiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldo Wilson Fernandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Bonis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité de la recherche en écologie des communautés végétales - Actes du 4e colloque ECOVEG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions TEC &amp; DOC, 2008, 9782743018993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33834,147 +34444,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological Invasion Theories: Merging Perspectives from Population, Community and Ecosystem Scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chabrerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Massol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Thevenoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId788" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Hess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02345539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33984,160 +34594,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écologie tropicale : de l'ombre à la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swanni Tatiana Alvarado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId791" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre-Michel Forget; Martine Hossaert-McKey; Odile Poncy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId792" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cherche midi; CNRS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 192 p., 2015, 978-2-7491-4075-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34147,114 +34757,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration of Mediterranean grassland plant communities: southern France and coastal California (USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biodiversity and Ecology. Université Paul Cézanne - Aix-Marseille III, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05088621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId795"/>
+      <w:footerReference w:type="default" r:id="rId809"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34322,51 +34932,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8453C0A6"/>
+    <w:nsid w:val="9C013AA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34553,51 +35163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3640-8134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098972162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie H&#233;lard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Helard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608601v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cluchier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663853v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.O. Silveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselda Durigan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Overbeck" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604532v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dolidon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlinkels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Wilson Fernandes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603046v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663962v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604527v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gallet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Regnery" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664021v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664016v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patr&#237;cia Cerdeira Morellato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Alvarado" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. V&#233;crin-Stablo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jongepierova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baasch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600292v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fajmon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327311v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bravet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mieusset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baillot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubreucq" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328617v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montegu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327349v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieusset" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bravet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubreucq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadones" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328434v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326886v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alvarado" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329066v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Fernandes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327406v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329140v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329385v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329127v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327202v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328862v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326850v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328730v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C Morellato" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326901v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabarison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rajeriarison" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Birkinshaw" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328988v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouronval" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327402v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326995v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329346v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328843v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329141v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329136v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05426491v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germain" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395042v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05149324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126378" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024120v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Shaiban" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107632" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Porto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70118" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307621v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba T&#246;lgyesi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;ndor Csik&#243;s" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Temperton" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01742-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408958v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia F Medeiros" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a O Silveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1677-941x-abb-2025-0067" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825858v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Parra" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Ramos-Font" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Robles" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2024.10.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593821v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Medeiros" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez-Parra" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14640" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433787v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110469" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454199v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bullock" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13046" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551918v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14153" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04791549v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Thomas" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Ernst Overbeck" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cristina M&#252;ller" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12804" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327974v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12748" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04108831v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leborgne" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1148226" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327992v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Favale" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudieu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152549" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042316v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Marfoua" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bissati-Bouafia" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Eddoud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benchettouh" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2176356" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150386v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fiorini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13924" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990633v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M Gerrits" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Waenink" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa L Aradottir" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14364" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112731v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Sellier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152319" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399547v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly G Lyons" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Maria Hermann" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kirmer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02612" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887245v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Suding" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo4605" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495884v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13620" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454196v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106447" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759496v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887200v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ang&#233;lica G&#243;mez-Ruiz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.86335" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887268v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Shizen Pacheco Toma" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106233" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887155v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Friry" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454170v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveliina Helm" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13594" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453777v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez&#8208;parra" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moura" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schmidt" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Andersen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14060" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Young" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Freitas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haveneers" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.01.004" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107125v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02102-6" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173993v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J. Arruda" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Junqueira" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rodrigues" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa145" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174057v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Ambly" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cluchier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12564" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357820v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a19" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927845v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12524" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177677v2" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13387" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982495v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard E. Overbeck" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13292" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825805v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendes" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Oliveira" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley D&#225;ttilo" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3301" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097877v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J. Arruda" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A.O. Silveira" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258520000392" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981745v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13202" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441630v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13552" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981931v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bacon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sabatier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12502" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982018v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jardim Arruda" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda V. Costa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu J. Guerra" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Junqueira" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L. C. Dayrell" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12866" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533132v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495289v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964222v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13232" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019564v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cottaz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533198v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463272v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2019.151457" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927314v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.011" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182363v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky M Temperton" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kazmierczak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12989" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12470" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795514v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hernandez" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.12.001" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927831v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12713" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929114v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achour" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guediri" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bissati" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12328" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470726v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927782v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12686" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790691v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.012" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890146v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795475v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12596" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927850v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina G. Campoy" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T. R. Acosta" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barreiro" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1487884" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783592v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yavercovski" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Willm" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12668" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795595v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malecki" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12538" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927858v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi A. Lima Pilon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12534" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927868v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Valk&#243;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12825" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795628v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marthe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12648" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681631v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bieder" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/inp.2017.29" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681564v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.010" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470507v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785598v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785555v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681614v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Moinardeau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9110817" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605184v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470376v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallet" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777942v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12471" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480343v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473121v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. O. Silveira" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negreiros" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton P. U. Barbosa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio F. Carmo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2637-8" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444645v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12450" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5TXWQJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444071v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alberton" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borges" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.12.033" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448400v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12227" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445158v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilson Fernandes" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-013-2866-3" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632889v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abba" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444814v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Nativel" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Augusto Oliveira Silveira" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062014abb0036" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452459v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie All&#232;gre" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444856v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wilson Fernandes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/140270" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444842v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Veldman" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv118" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445210v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445166v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12255" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FB28E568AC6D15C191F48B37DD57FA457B871D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444819v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cazelles" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carvalho" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12221" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD2CDH55-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329378v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12058" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL5Z5DLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326893v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326935v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326838v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.022" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107702v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepeigneul" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beck" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-014-0857-5" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329386v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12063" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3XPF9M7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328776v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327035v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12059" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCX73H99-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329396v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329139v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12074" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P6MRL6G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327210v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2014.06.001" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329343v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013067" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825712v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2013.804131" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329433v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01182.x" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-972PXDHM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329330v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H&#246;lzel" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01189.x" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327224v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.690" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325815v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.04.011" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L52ZFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210133v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335707v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fadda" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334302v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329435v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orgeas" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9358-3" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327265v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.007" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335728v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502912v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda Fr" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0299" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335709v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mroczko" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327314v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00706.x" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5338EEEEDD510865AF3A140162AD21185B5B39EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537027v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493789v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927249v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellissier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stadelmann" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667423v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debras" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.03.015" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6MJHL46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655476v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.09.013" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFHKXJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675353v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681818v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rolando" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825667v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03543067" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825975v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F Medeiros" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825971v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017735v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20429.76006" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554862v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406614v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397259v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390569v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Torr&#232;s" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608599v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbecq" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhautois" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390734v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608603v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608602v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608604v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auri&#232;re" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603481v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604793v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603482v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601257v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664012v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601228v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329013v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sapaly" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329022v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328962v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowry Pp" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745235v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327107v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327173v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327218v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramahefamanana" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325674v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328811v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327379v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327020v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328869v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328860v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noromiarylanto" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanoelina" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329326v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327000v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamisier Vincent" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschamps" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontvieille" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328855v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680460v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833505v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432552v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Samways" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00548-4" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537103v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Buisson" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537085v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537094v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474010v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Miranda Walter Bretas Rocha" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisbech Carstensen" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29808-5" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545287v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328432v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328490v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328653v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328812v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662290v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05088621v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3640-8134" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/098972162" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492544v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jaymond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Evette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825921v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C M Hess" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Blaya" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania de Almeida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Huberson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04564358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure Durbecq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Rocher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Jaunatre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Saby" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Kubien" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Melloul" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406595v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aurelle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blight" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ponel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Braschi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie H&#233;lard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Torres" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390619v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Helard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-02416074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dutoit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bulot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Alignan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608601v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupr&#233; La Tour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cluchier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663853v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizig Le Stradic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A.O. Silveira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giselda Durigan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Overbeck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bourguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Gallet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Regnery" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Alignan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arruda" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Silveira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldo Wilson Fernandes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604532v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dolidon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oberlinkels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608098v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borschinger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Parisi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lacroix" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Chandeysson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guilbaud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604533v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jardim Arruda" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Muller" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603046v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604526v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740524v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bartoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664016v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Tatiana Alvarado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patr&#237;cia Cerdeira Morellato" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02602026v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.T. Alvarado" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738776v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664021v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mahy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327349v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mieusset" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bravet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Baillot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubreucq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sadones" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600290v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mesl&#233;ard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328502v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitchley" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jongepierova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baasch" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327332v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600293v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. V&#233;crin-Stablo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327027v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Affre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krebs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Aboucaya" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. All&#232;gre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barcelo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600292v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fajmon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327311v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329438v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bravet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mieusset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dubreucq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328617v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Krebs" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montegu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329140v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W Fernandes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327406v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749108v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Ruffino" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barcelo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alvarado" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210249v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Brousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328434v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329066v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328736v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rabarison" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rajeriarison" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Birkinshaw" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mouronval" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327202v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326850v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gros" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dubois" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328730v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia C Morellato" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327012v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bulot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329385v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329127v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328733v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329131v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2013.01.023" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X9LNB6QB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328843v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329141v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01344378v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dufour" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Belletti" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Hubert-Moy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327402v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326995v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fadda" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Henry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329346v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327383v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327017v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328845v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329443v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326991v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752980v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Debras" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid R. Senoussi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Rieux" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329136v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Peeters" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597404v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bartholomew" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello de Vitis" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Gann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarizni Mosyaftiani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.70169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05023440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi Pilon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciele Peixoto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Oliveira" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Carolina C. Oliveira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Alqu&#233;res" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp3.10635" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604477v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Mutillod" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Perrin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Buisson" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2026.129756" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825858v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Parra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Ramos-Font" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Robles" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Vidaller" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rama.2024.10.002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05149324v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dufr&#234;ne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2025.126378" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05024120v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Shaiban" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Khater" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2025.107632" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139228v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Thomas" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Porto" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra M&#252;ller" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70118" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307621v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba T&#246;lgyesi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;ndor Csik&#243;s" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Temperton" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-025-01742-z" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408958v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia F Medeiros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando a O Silveira" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1677-941x-abb-2025-0067" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04433787v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2024.110469" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593821v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nat&#225;lia Medeiros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez-Parra" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14640" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04454199v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Bullock" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.13046" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04791549v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Augusto Thomas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Ernst Overbeck" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cristina M&#252;ller" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12804" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04551918v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14153" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753435v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berville" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-024-02838-5" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399547v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly G Lyons" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;ter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia-Maria Hermann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Kiehl" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Kirmer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gecco.2023.e02612" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327992v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Favale" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudieu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152549" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12748" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04108831v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Leborgne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1148226" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042316v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;riem Marfoua" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Bissati-Bouafia" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Eddoud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Benchettouh" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2176356" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04150386v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Fiorini" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Dayrell" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13924" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990633v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gijs M Gerrits" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rik Waenink" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asa L Aradottir" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14364" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112731v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rivi&#232;re" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233; Sellier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2023.1152319" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04007040v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ella Z Daly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chabrerie" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Massol" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Facon" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.09645" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544713v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon C.M. Hess" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truman Young" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit de Freitas" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Haveneers" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.baae.2022.01.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454196v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2021.106447" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759496v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887245v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Archibald" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Fidelis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharine Suding" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abo4605" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495884v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chenot&#8208;lescure" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Ramone" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13620" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887268v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Shizen Pacheco Toma" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landusepol.2022.106233" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03638923v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross N Cuthbert" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Gaia Sperandii" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155102" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887200v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Ang&#233;lica G&#243;mez-Ruiz" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonor Patricia C. Morellato" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.86335" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887155v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Friry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Mesleard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454170v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aveliina Helm" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13594" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03453777v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ord&#243;&#241;ez&#8208;parra" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Moura" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Schmidt" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Andersen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14060" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357820v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alma Heckenroth" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2021a19" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02927845v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12524" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03107125v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10531-020-02102-6" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173993v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre J. Arruda" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Junqueira" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Rodrigues" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Yvanez" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Poschlod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blaa145" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174057v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux d'Ambly" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cluchier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12564" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03177677v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13387" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982495v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard E. Overbeck" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Belloni Schmidt" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13292" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913080v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13258" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825805v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Mendes" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Oliveira" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley D&#225;ttilo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Guevara" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecy.3301" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533198v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441630v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.13552" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981745v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bond" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13202" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097877v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; J. Arruda" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A.O. Silveira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960258520000392" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981931v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Font&#232;s" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Bacon" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Sabatier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12502" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982018v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Jardim Arruda" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda V. Costa" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeu J. Guerra" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia A. Junqueira" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta L. C. Dayrell" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12866" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03533132v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aboucaya" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cottaz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495289v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02964222v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.13232" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019564v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cottaz" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927314v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2018.11.011" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463272v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2019.151457" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463305v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Veldman" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aleman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swanni Alvarado" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Michael Anderson" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aay7976" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182363v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky M Temperton" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Buchmann" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Kazmierczak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12989" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927326v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/brv.12470" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927868v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T&#246;r&#246;k" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsolya Valk&#243;" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12825" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795628v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Regnery" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Marthe" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12648" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883767v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Romermann" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12682" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927782v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12686" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470726v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grillas" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795514v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hernandez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.12.001" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927831v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12713" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929114v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Achour" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guediri" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bissati" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12328" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790691v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bureau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2017.09.012" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01883777v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Wolff" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018038" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01890146v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795475v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12596" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927850v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefina G. Campoy" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia T. R. Acosta" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Barreiro" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Brundu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1487884" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927858v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natashi A. Lima Pilon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12534" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795595v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gros" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Dubois" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Malecki" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12538" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01783592v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa de Wilde" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Yavercovski" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Willm" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12668" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470376v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gallet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777942v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12471" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03470507v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pavon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681564v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2016.11.010" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681631v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Bieder" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/inp.2017.29" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785555v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681614v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Gaget" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Moinardeau" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w9110817" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605184v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444626v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13219" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444071v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Alberton" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Borges" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2015.12.033" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03480343v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473121v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando A. O. Silveira" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Negreiros" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Newton P. U. Barbosa" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio F. Carmo" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2637-8" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473741v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fonvieille" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Spiegelberger" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-016-9254-z" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444645v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12450" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z5TXWQJN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444672v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.13017" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445166v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.12255" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7FB28E568AC6D15C191F48B37DD57FA457B871D7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444819v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cazelles" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Carvalho" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12221" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD2CDH55-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444856v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Wilson Fernandes" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/140270" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452459v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie All&#232;gre" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445158v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wilson Fernandes" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11629-013-2866-3" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632889v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Abba" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gillet" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Eudeline" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gauthier" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444814v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naila Nativel" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Augusto Oliveira Silveira" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0102-33062014abb0036" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187494v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448400v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harison Rabarison" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rajeriarison" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aec.12227" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444842v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph W. Veldman" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biv118" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274041v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210231v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Passetti" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3786" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CB9B1AE682DC934417D8610F77EE5451CEDF0A2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445210v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327210v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2014.06.001" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326893v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329378v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Campagne" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12058" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZL5Z5DLD-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107702v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Lepeigneul" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ballouard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonnet" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Beck" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbier" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10344-014-0857-5" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326838v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.022" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326935v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329386v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12063" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L3XPF9M7-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328776v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Baillot" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327035v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12059" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCX73H99-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329396v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329139v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12074" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7P6MRL6G-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825712v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2013.804131" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329343v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2013067" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328677v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morlon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329314v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Wilde" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ratovoson" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Randrianaivo" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Carri&#232;re" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329433v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01182.x" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-972PXDHM-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329330v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert H&#246;lzel" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-109X.2012.01189.x" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327224v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2012.690" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325815v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2012.04.011" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1L52ZFM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210133v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00768020v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fidisoa Ratovoson" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carri&#232;re St&#233;phanie" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Porter P. Lowry" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2012.06.016" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62DXC6HT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327265v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proenv.2011.11.007" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335728v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334302v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329435v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Orgeas" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10841-010-9358-3" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335707v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fadda" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502912v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fadda Fr" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Coiffait Coiffait-Gombault" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sec.2011.0299" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335709v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mroczko" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327314v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2010.00706.x" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5338EEEEDD510865AF3A140162AD21185B5B39EB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537027v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493789v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gerbaud" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tatoni" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658099v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Thinon" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Talon" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1654-1103.2009.05403.x" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A7634F218DAD0B437C7869959BD5773EEE91B10/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927249v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Francour" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pellissier" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mangialajo" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stadelmann" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667423v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Debras" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2008.03.015" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F6MJHL46-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451819v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orgeas" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponel" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torre" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0376892907003839" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-GVDRC8QN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655476v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2005.09.013" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4QFHKXJC-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451823v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. D. Holl" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anderson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. F. Hayes" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1526-100X.2006.00168.x" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7S4F0GXS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451820v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Debras" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rieux" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kreiter" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Garcin" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2006.00102.x" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H4WDS99S-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451822v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Romermann" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Poschlod" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2005.12.003" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437420v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Forey" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine R&#246;mermann" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677758v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Forey" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825667v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03543067" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675353v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681818v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Rolando" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678204v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Roche" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3207(03)00089-2" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JCDPNW2K-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05426491v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germain" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02395042v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825975v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia F Medeiros" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Schatz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825972v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04825971v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017735v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.20429.76006" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04554862v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406614v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05017724v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Dausse" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36577.83043" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397259v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02397198v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Amy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390569v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Torr&#232;s" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02390734v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608599v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Durbecq" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Duhautois" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608603v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608602v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608604v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auri&#232;re" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bioret" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603482v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603481v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dommanget" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604793v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664012v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743486v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601257v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601228v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329013v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sapaly" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329022v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328962v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lowry Pp" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210235v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327107v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328880v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745235v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327173v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325674v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329452v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327218v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ramahefamanana" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328811v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hernandez" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327379v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328855v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328860v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Noromiarylanto" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ramanoelina" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327020v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328869v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329326v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329407v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327000v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamisier Vincent" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deschamps" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fontvieille" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04680460v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833505v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615544v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003285793-17" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432552v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Samways" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2021-0-00548-4" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537103v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537085v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537094v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474010v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nath&#225;lia Miranda Walter Bretas Rocha" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wisbech Carstensen" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29808-5" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328490v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600298v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545287v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328432v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328574v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bretagnolle" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Forget" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bremond" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis C&#233;r&#233;ghino" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329307v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591584v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328812v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328653v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329365v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/steppe-ecosystems-biological-diversity-management-and-restoration/" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563215v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662290v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02345539v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Massol" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Thevenoux" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Hess" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118878v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bremond" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/ecologie-tropicale" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05088621v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>