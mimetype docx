--- v0 (2026-03-05)
+++ v1 (2026-04-10)
@@ -2131,173 +2131,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
+                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215824v1</w:t>
+                <w:t xml:space="preserve">hal-04215828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging the vasculature of a beating heart by dynamic speckle: the challenge of a quasiperiodic motion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Plyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2306,272 +2293,285 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Orlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Akamkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guihaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 28 (04), pp.046007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/1.JBO.28.4.046007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04624868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
+                <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Colin</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 20, </w:t>
+              <w:t xml:space="preserve">ISPRS International Journal of Geo-Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijgi12080332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04215828v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3850,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debuys&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Letheule" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04685209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Vitry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Newman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070585" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-024-02005-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624868v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akamkam" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.4.046007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.27.4.046003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Erdmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.452111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045501v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debuys&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Letheule" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04685209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Vitry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Newman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070585" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-024-02005-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akamkam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.4.046007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.27.4.046003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Erdmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.452111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045501v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>