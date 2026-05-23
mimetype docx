--- v1 (2026-04-10)
+++ v2 (2026-05-23)
@@ -1832,235 +1832,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de l’imagerie de Speckle dynamique dépolarisé : vers une approche pratique et innovante en médecine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Standardizing Laser Speckle Orthogonal Contrast Imaging: Achieving Reproducible Measurements across Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Orlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Plyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Orlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 123, pp.45-49. </w:t>
+              <w:t xml:space="preserve">Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), pp.585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202312345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/photonics11070585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04383968v1</w:t>
+                <w:t xml:space="preserve">hal-04646313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardizing Laser Speckle Orthogonal Contrast Imaging: Achieving Reproducible Measurements across Instruments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation de l’imagerie de Speckle dynamique dépolarisé : vers une approche pratique et innovante en médecine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Orlik</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Plyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), pp.585. </w:t>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123, pp.45-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/photonics11070585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202312345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04646313v1</w:t>
+                <w:t xml:space="preserve">hal-04383968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Unified Formalism of Multivariate Coefficients of Variation: Application to the Analysis of Polarimetric Speckle Time Series</w:t>
               </w:r>
@@ -2131,274 +2131,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+                <w:t xml:space="preserve">Imaging the vasculature of a beating heart by dynamic speckle: the challenge of a quasiperiodic motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Orlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Élise Colin</w:t>
+                <w:t xml:space="preserve">Ali Akamkam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guihaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (04), pp.046007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.28.4.046007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04215828v1</w:t>
+                <w:t xml:space="preserve">hal-04624868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging the vasculature of a beating heart by dynamic speckle: the challenge of a quasiperiodic motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ali Akamkam</w:t>
+                <w:t xml:space="preserve">Grad-SLAM: Explaining Convolutional Autoencoders’ Latent Space of Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guihaire</w:t>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (04), pp.046007. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.28.4.046007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2023.3302906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04624868v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Forest Fires through Deep Unsupervised Learning Modeling of Sentinel-1 Time Series</w:t>
               </w:r>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Di Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,395 +2508,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04215824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Colin</w:t>
+                <w:t xml:space="preserve">Dynamic speckle imaging of human skin vasculature with a high-speed camera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Erdmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Weissgerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Orlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (7), pp.11923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.452111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944485v1</w:t>
+                <w:t xml:space="preserve">hal-03654098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of the skin microvascularization using spatially depolarized dynamic speckle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FARMSAR: Fixing AgRicultural Mislabels Using Sentinel-1 Time Series and AutoencodeRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Di Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guinvarc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Thirion-Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JBO.27.4.046003⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15010035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03663494v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic speckle imaging of human skin vasculature with a high-speed camera</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging of the skin microvascularization using spatially depolarized dynamic speckle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Plyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Golzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Erdmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilles Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (7), pp.11923. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (04), pp.046003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.452111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JBO.27.4.046003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654098v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03663494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beets or Cotton? Blind Extraction of Fine Agricultural Classes Using a Convolutional Autoencoder Applied to Temporal SAR Signatures</w:t>
               </w:r>
@@ -3850,51 +3850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debuys&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Letheule" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04685209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Vitry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Newman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312345" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646313v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070585" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-024-02005-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624868v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akamkam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.4.046007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663494v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.27.4.046003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654098v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Erdmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.452111" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045501v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330115v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Debuys&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Letheule" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Trouv&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05330079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-04685209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Geara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Gelas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Vitry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tupin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786104v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168629v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Newman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Weissgerber" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Plyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Colin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JURSE57346.2023.10144150" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702914v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurane Charrier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajing Yan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Colin Koeniguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvan Leinss" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-10033" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340290v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Di Martino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02492699v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion-Lefevre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc'H" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01104068v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Everaere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello de Martino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2014.6947506" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01103890v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Mokadem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00934302v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2013.6632297" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272114v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Thirion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2006.568" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00272115v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Titin-Schnaider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dahon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01269690v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Tabbara" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2004.1370362" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Orlik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvigor Ossikovski" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.571395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646313v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/photonics11070585" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383968v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202312345" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706554v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12524-024-02005-x" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624868v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Akamkam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guihaire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.28.4.046007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215828v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guinvarc&#8217;h" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2023.3302906" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Saux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijgi12080332" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654098v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Erdmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.452111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15010035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Favre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JBO.27.4.046003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534633v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Guinvarc'H" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2021.3100637" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903107v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nicolas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12132089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01460076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Tran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costel Sorin Cojocaru" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2016.2532802" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00278350v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2005.862523" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045501v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011052v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01090950v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011111v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>