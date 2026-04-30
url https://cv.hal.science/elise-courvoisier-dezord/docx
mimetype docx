--- v0 (2026-03-20)
+++ v1 (2026-04-30)
@@ -1749,51 +1749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E75FB7F"/>
+    <w:nsid w:val="CC36AB00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>