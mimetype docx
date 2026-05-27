--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -141,1547 +141,1681 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1,5-Diarylidene-4-Piperidones as Promising Antifungal Candidates Against Cryptococcus neoformans</w:t>
+                <w:t xml:space="preserve">Probing electron pathways to multicopper oxidase copper centers reveals shortcut for enhancing oxygen reduction reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qiujuan Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thelma Barnetche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Denudt</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolande Charmasson</w:t>
+                <w:t xml:space="preserve">Thierry Tron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (9), pp.883. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 171, pp.109322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics14090883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2026.109322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05491928v1</w:t>
+                <w:t xml:space="preserve">hal-05625192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1,5-Diarylidene-4-Piperidones as Promising Antifungal Candidates Against Cryptococcus neoformans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Righetti</w:t>
+                <w:t xml:space="preserve">Hugo Ragusa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Recupido</w:t>
+                <w:t xml:space="preserve">Axelle Grandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
+                <w:t xml:space="preserve">Louise Denudt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ally Aukauloo</w:t>
+                <w:t xml:space="preserve">Yolande Charmasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemCatChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (9), pp.883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics14090883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245155v1</w:t>
+                <w:t xml:space="preserve">hal-05491928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternized 1,2,3-Triazolyl Content and Modulation Potentiate Antibacterial and Antifungal Activities of Amphipathic Peptoids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Relay Boosts Ruthenium‐Laccase System Photo‐Epoxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Righetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Guerinot</w:t>
+                <w:t xml:space="preserve">Antonio Recupido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélodie Malige</w:t>
+                <w:t xml:space="preserve">Mehdi Yemloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathakali De</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot‐pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Maresca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+                <w:t xml:space="preserve">Ally Aukauloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00591⟩</w:t>
+              <w:t xml:space="preserve">ChemCatChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cctc.202501086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749560v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuning Chemoenzymatic Pd/Laccase Conformation Toward Optimized Heterogeneous Aerobic Oxidation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternized 1,2,3-Triazolyl Content and Modulation Potentiate Antibacterial and Antifungal Activities of Amphipathic Peptoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Guerinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fangfang Yang</w:t>
+                <w:t xml:space="preserve">Mélodie Malige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
+                <w:t xml:space="preserve">Kathakali De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rénal Backov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+                <w:t xml:space="preserve">Marc Maresca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Amouric</w:t>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemBioChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (3), </w:t>
+              <w:t xml:space="preserve">ACS Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (11), pp.3915-3927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbic.202300781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsinfecdis.4c00591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04460072v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Second-Generation Analogs of Temporin-SHa Peptide Having Broad-Spectrum Antibacterial and Anticancer Effects</w:t>
+                <w:t xml:space="preserve">Tuning Chemoenzymatic Pd/Laccase Conformation Toward Optimized Heterogeneous Aerobic Oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arif Iftikhar Khan</w:t>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahzad Nazir</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Nadeem Ul Haque</w:t>
+                <w:t xml:space="preserve">Rénal Backov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rukesh Maharjan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Farooq-Ahmad Khan</w:t>
+                <w:t xml:space="preserve">Agnès Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13080758⟩</w:t>
+              <w:t xml:space="preserve">ChemBioChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbic.202300781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04951822v1</w:t>
+                <w:t xml:space="preserve">hal-04460072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Synthesis of Novel Amino and Acetamidoaurones with Antimicrobial Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of Second-Generation Analogs of Temporin-SHa Peptide Having Broad-Spectrum Antibacterial and Anticancer Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Iftikhar Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attilio Di Maio</w:t>
+                <w:t xml:space="preserve">Shahzad Nazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Olleik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
+                <w:t xml:space="preserve">Muhammad Nadeem Ul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillier</w:t>
+                <w:t xml:space="preserve">Rukesh Maharjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
+                <w:t xml:space="preserve">Farooq-Ahmad Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (4), pp.300. </w:t>
+              <w:t xml:space="preserve">, 2024, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics13040300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13080758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588387v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanistic and functional aspects of the Ruminococcin C sactipeptide isoforms</w:t>
+                <w:t xml:space="preserve">Design and Synthesis of Novel Amino and Acetamidoaurones with Antimicrobial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lama Shamseddine</w:t>
+                <w:t xml:space="preserve">Attilio Di Maio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Roblin</w:t>
+                <w:t xml:space="preserve">Hamza Olleik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iris Veyrier</w:t>
+                <w:t xml:space="preserve">Sophie Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Basset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisa de Macedo</w:t>
+                <w:t xml:space="preserve">Fabienne Neulat-Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107563⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (4), pp.300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics13040300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227419v1</w:t>
+                <w:t xml:space="preserve">hal-04588387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laccase-catalyzed functionalization of phenol-modified carbon nanotubes: from grafting of metallopolyphenols to enzyme self-immobilization.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanistic and functional aspects of the Ruminococcin C sactipeptide isoforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Shamseddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Umberto Contaldo</w:t>
+                <w:t xml:space="preserve">Clarisse Roblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Gentil</w:t>
+                <w:t xml:space="preserve">Iris Veyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
+                <w:t xml:space="preserve">Christian Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Thomas</w:t>
+                <w:t xml:space="preserve">Lisa de Macedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (20), pp.10850-10856. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.107563. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3ta00849e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2023.107563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119457v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laccase-catalyzed functionalization of phenol-modified carbon nanotubes: from grafting of metallopolyphenols to enzyme self-immobilization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+                <w:t xml:space="preserve">Umberto Contaldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+                <w:t xml:space="preserve">Solène Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+                <w:t xml:space="preserve">Elise Courvoisier‐dezord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rousselot Pailley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Faure</w:t>
+                <w:t xml:space="preserve">Fabrice Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPlusChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (20), pp.10850-10856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3ta00849e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105029v1</w:t>
+                <w:t xml:space="preserve">hal-04119457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis and Characterization of [G10a]-Temporin SHa Dendrimers as Dual Inhibitors of Cancer and Pathogenic Microbes</w:t>
+                <w:t xml:space="preserve">Controlled Immobilization of a Palladium Complex/Laccase Hybrid into a Macrocellular Siliceous Host</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arif Iftikhar Khan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shahzad Nazir</w:t>
+                <w:t xml:space="preserve">Fangfang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaqib Ullah</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rukesh Maharjan</w:t>
+                <w:t xml:space="preserve">Pierre Rousselot-Pailley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Nicoletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jalila Simaan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biom12060770⟩</w:t>
+              <w:t xml:space="preserve">ChemPlusChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 88 (5), pp.e202300156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cplu.202300156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04029563v1</w:t>
+                <w:t xml:space="preserve">hal-04105029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Design, Synthesis and Characterization of [G10a]-Temporin SHa Dendrimers as Dual Inhibitors of Cancer and Pathogenic Microbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arif Iftikhar Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahzad Nazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaqib Ullah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Nadeem Ul Haque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rukesh Maharjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biom12060770⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; Applications of the Terpene Mini‐Path 2.0</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Amouric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Courvoisier-Dezord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Létitia Leydet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemBioChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (24), pp.e202200595. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cbic.202200595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1749,51 +1883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC36AB00"/>
+    <w:nsid w:val="50ED6434"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1980,51 +2114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-courvoisier-dezord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4256-3528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491928v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragusa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grand&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Denudt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14090883" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749560v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guerinot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathakali De" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00591" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951822v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Iftikhar Khan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Nazir" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem Ul Haque" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukesh Maharjan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq-Ahmad Khan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080758" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588387v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13040300" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029563v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaqib Ullah" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12060770" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-courvoisier-dezord" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4256-3528" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05625192v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiujuan Shen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thelma Barnetche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier-Dezord" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2026.109322" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491928v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Ragusa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Grand&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Denudt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Charmasson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14090883" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245155v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Righetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Recupido" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Yemloul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot&#8208;pailley" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ally Aukauloo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202501086" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04749560v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Guerinot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Malige" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathakali De" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Maresca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsinfecdis.4c00591" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460072v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangfang Yang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot Pailley" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;nal Backov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Amouric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300781" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arif Iftikhar Khan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahzad Nazir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Nadeem Ul Haque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rukesh Maharjan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farooq-Ahmad Khan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13080758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588387v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attilio Di Maio" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Olleik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Neulat-Ripoll" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics13040300" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227419v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Shamseddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Roblin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Veyrier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Basset" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa de Macedo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2023.107563" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119457v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Contaldo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gentil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Courvoisier&#8208;dezord" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3ta00849e" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04105029v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rousselot-Pailley" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Nicoletti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jalila Simaan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Faure" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cplu.202300156" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029563v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaqib Ullah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12060770" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03935973v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couillaud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;titia Leydet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schweitzer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202200595" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>