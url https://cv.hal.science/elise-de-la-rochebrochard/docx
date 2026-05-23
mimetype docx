--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise de La Rochebrochard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Rercherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-de-la-rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1639-7335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11450153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">69268072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000071038728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-5802-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epidémiologiste & Démographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaillant sur la Santé et Droits Sexuels et Reproductifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR en Santé Publique (2011, Univ. Paris-Sud); Doctorat en spécialité biomathématiques (2000, Univ. Paris VI)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Menstrual Health Research in France: A Scoping Review of Peer-Reviewed Literature Up to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Alarcão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of women's health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume17, pp.5825 - 5837. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/ijwh.s566853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé sexuelle des jeunes en situation de handicap : un sujet encore tabou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëline Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 262879, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.dfmqksdqd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who attends a free sexual health center in Paris for HIV/STI screening? an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.870. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-21881-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association Between Women's Perception of Birth During the Pandemic, Companion of Choice and Support From Health Professionals: A Cross‐Sectional Study in 20 Countries in the WHO European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Batram-Zantvoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Miani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Pessa Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehreen Zaigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (4), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/birt.12915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people with disabilities and their sexual health: a descriptive review of needs, recommendations and interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëline Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.930. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-21927-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of very early dropout in infertility care: a nationwide population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.102 - 107. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dead226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact démographique devenu non négligeable de la procréation médicalement assistée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.45 - 49. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.211.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health workers’ perspectives on the quality of maternal and newborn health care around the time of childbirth: Results of the Improving MAternal Newborn carE in the EURO Region (IMAgiNE EURO) project in 12 countries of the World Health Organization European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Pessa Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bomben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gemperle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7189/jogh.14.04164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication abortion during the COVID-19 pandemic in France: A research based on the French national health insurance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.e0295336. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0295336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraceptive Use Measured in a National Population–Based Approach: Cross-Sectional Study of Administrative Versus Survey Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e45030. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young People's Proposals for a Web-Based Intervention for Sexual Health Promotion: A French Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrine Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.92-93. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jsxmed/qdad062.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people’s proposals for a web-based intervention for sexual health promotion: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1389. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16257-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care from France: an indicator of unsatisfied demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 163 (Suppl 1), pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraception : est-on sorti du « tout pilule » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant women's perception of quality of maternal and newborn care around the time of childbirth: IMAgiNE EURO results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Covi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Pessa Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 163 (Suppl 1), pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté interactive et participative en ligne, menée avec les pairs, comme outil de promotion de la santé sexuelle et reproductive des adolescents et jeunes adultes: la recherche-action Sexpairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (Supplement 2), pp.6-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.101609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 crisis and ART activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (5), pp.877-880. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2023.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PMA en France : une reproduction des inégalités de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La reproduction et ses injustices, 50 (2), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.050.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health workers training related to respectful maternal care: preliminary results of IMAgiNE EURO project in 12 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina König-Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Zenzmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Imola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth d'Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ćerimagić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Midwifery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (Supplement 1), pp.A198 [121-122]. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/ejm/172547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-income women and use of prescribed contraceptives in the context of full health insurance coverage in France, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2023.109976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong social disparities in access to IVF/ICSI despite free cost of treatment: a French population-based nationwide cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-023-02784-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la crise sanitaire de COVID-19 sur l'activité d'assistance médicale à la procréation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-L. Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (Supplement 1), pp.21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Gender Double Standards in the Parenthood Norm Depends on Question Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (7-8), pp.471 - 481. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11199-022-01276-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some women went off the pill: Adverse side-effects and claims of naturalness as reasons for rejecting hormonal contraception in Western countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PopDigests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care from France: an original digital survey to measure this phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Shenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deac104.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of maternal and newborn care around the time of childbirth for migrant versus nonmigrant women during the COVID ‐19 pandemic: Results of the IMAgiNE EURO study in 11 countries of the WHO European region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloísa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Covi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (S1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijgo.14472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of facility-based maternal and newborn care around the time of childbirth during the COVID-19 pandemic: online survey investigating maternal perspectives in 12 countries of the WHO European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Covi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalka Drglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.100268. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans après la naissance du premier « bébé-éprouvette » français, plus de 400 000 enfants conçus par FIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et comprendre les PMA réalisées hors de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notification of STI test results by text messaging: Why do patients refuse? Cross-sectional study in a Parisian sexual health centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09564624211048555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic burden of infertility treatment and distribution of expenditures overtime in France: a self-controlled pre-post study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Panjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (512), </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-022-07725-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is HIV Pre-Exposure Prophylaxis among Men Who Have Sex with Men Effective in a Real-World Setting? Experience with One-On-One Counseling and Support in a Sexual Health Center in Paris, 2018–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14295. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do patients consulting in a free sexual health center know about HIV transmission and post-exposure prophylaxis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.494. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted reproductive technology. A demographic revolution? Social representations confronted with statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement_1), pp.i126-i127. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deab128.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in access to in vitro fertilisation treatment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (Supplement 1), pp.27-28. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab168.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness among MSM of an HIV PrEP program developed in a Parisian sexual health center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement 3), pp.332. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted human reproduction outside the French legal and medical framework: issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.593.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of medical practices in early drop-out in infertility care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement_1), pp.464-465. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deab130.721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does precarious situtation impact contraceptive use in a context of full health insurance coverage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th European Public Health Conference Public health futures in a changing world, 31 (Supplement 3), pp.iii29. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide à la procréation en dehors du cadre légal et médical français : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.593.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risky sexual behaviors reported by patients in a free sexual health center in Paris (2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement 3), pp.427-428. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health promotion messages for young people in Netflix most-watched series content (2015–2020): mixed-methods analysis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Tauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for rejecting hormonal contraception in Western countries: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical contraceptive use in the French population: Can we explore it based on the national health insurance data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 1), pp.474. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deab130.741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertility Treatment in France, 2008-2017: A Challenge of Growing Treatment Needs at Older Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (9), pp.1418-1420. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2105/AJPH.2020.305781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory interventions for sexual health promotion for adolescents and young adults on the internet: Systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (7), pp.e15378. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/15378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVG, grossesse, accouchement : quand la crise sanitaire menace les droits des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social paradoxes of commercial surrogacy in developing countries: India before the new law of 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.234. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01087-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who fails to return within 30 days after being tested positive for HIV/STI in a free testing centre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.795. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05520-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, un enfant sur 30 est conçu par PMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 juillet 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, sentiments et sexualités : comment certaines séries Netflix parlent de santé sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Tauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Opinions on Web-Based Peer Education Interventions for Youth Sexual Health Promotion: Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (11), pp.e18650. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do patients consulting in a free STI center know about HIV transmission and prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), pp.611. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reach migrant transgender women in Paris? An example of collaborative sexual health action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), pp.135. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic characteristics of 96 Indian surrogates: Are they disadvantaged compared with the general population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214097. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Messaging after HIV and STI (sexually transmitted infection) Screening : do patients profiles matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/olq.0000000000000941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling from France for CBRC: an internet survey as a first step to measure this phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (Suppl. 1), pp.i14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive health, social life and plans for the future of adolescents growing-up with HIV: a case-control study in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasna Sirirungsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeraya Kanabkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.90-94. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2018.1516281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 enfant sur 30 conçu par assistance médicale à la procréation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.556.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess mortality and hospitalizations in transitional-age youths with a long-term disease: A national population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tuppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0193729. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui ne vient pas chercher ses résultats après un dépistage positif d’une IST en CeGIDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (Suppl. 4), pp.S99. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2018.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To return or not to return for STI-HIV tests results: A study among 214 patients screened positive in a free center in Paris offering SMS reminders to reduce failure to return</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (Suppl. 5), pp.S405. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infertility treatments in the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (Suppl 4), pp.509. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cky218.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One in thirty children in France conceived through assisted reproductive technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can men be trusted in population-based surveys to report couples’ medical care for infertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Belgherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.111. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-018-0566-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalisations et mortalité des jeunes vivant avec une pathologie chronique en France : analyse à partir de l'échantillon généraliste des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tuppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (Suppl. 1), pp.S24-S25. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational surrogacy in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven out of 10 couples treated by IVF achieve parenthood following either treatment, natural conception or adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juiliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.560-567. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2016.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Continuity During Transfer to Adult Care: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (1), pp.e20160256. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1542/peds.2016-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father-child and mother-child early interactions in the French Elfe cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Telgal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Garé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (Supplement 1), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestation pour autrui en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.537.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical factors associated with early IVF discontinuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there more unplanned births in the UK than in France? A comparative analysis between the French ELFE and the UK Millennium birth cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.S63-S64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do siblings help or hinder child development? Evidence from the UK Millennium Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (7), pp.S40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siblings and child development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.276 - 287. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v4i3.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care among French patients eligible for ART funding in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (Suppl. 1), pp.i137. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of Parent-Completed ASQ for Neurodevelopmental Screening of Preterm Children at Five Years of Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71925. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care among French patients: experiences in Greece, Spain and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozé E Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (11), pp.3103 - 3110. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative parenthood rates in 6,507 couples treated by in vitro fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (Suppl. 1), pp.i359. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Born After Unplanned Pregnancies and Cognitive Development at 3 Years: Social Differentials in the United Kingdom Millennium Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (6), pp.910-920. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwt063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de sélection dans les enquêtes postales : une étude sur le devenir des couples traités par fécondation in vitro (FIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (Suppl. 2), pp.S52. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children whose birth was unintended have different cognitive development from others? Evidence from the UK Millennium Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who does not participate in a follow-up postal study? a survey of infertile couples treated by in vitro fertilization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2288-12-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00748705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous pregnancies among couples previously treated by in vitro fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.63-68. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2012.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of success and treatment discontinuation in in vitro fertilization programs: a retrospective cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2393-12-77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00760462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les chances d'avoir un enfant durant ou après la prise en charge pour FIV ? Une enquête de cohorte rétrospective en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23-24, pp.274-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the woman's age on discontinuation of IVF treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (5), pp.496-500. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ages and stages questionnaires: Feasibility of postal surveys for child follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix L'Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (10), pp.671-676. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent-completed developmental screening in premature children: a valid tool for follow-up programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.e20004. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentrer à la maison avec un bébé après avoir initié un traitement par FIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous live birth after IVF treatment: what can we learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (Suppl. 1), pp.i336-i337. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/26.s1.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous live birth after in vitro fertilisation treatment: frequency and associated factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (Suppl. 1), pp.A65. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech.2011.142976b.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple imputation for estimation of an occurrence rate in cohorts with attrition and discrete follow-up time points: a simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2288-10-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'assistance médicale à la procréation en France : reflet de la norme procréative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, Société et Solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oss.2010.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term outcome of parenthood project during in vitro fertilization and after discontinuation of unsuccessful in vitro fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Peikrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2008.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal factors reported by mothers: do they agree with medical records?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix L'Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Raison-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (8), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-008-9268-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation multiple et répartition des données manquantes dans les cohortes : exemple de la fécondation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl. 5), pp.S276. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High in vitro fertilization discontinuation rate in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Peikrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (1), pp.74-75. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgo.2008.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the success of an in vitro fertilization programme using multiple imputation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.187-92. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dem352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00250233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 000 enfants conçus par fécondation in vitro en France depuis 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.451.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité des informations recueillies auprès des mères sur la période périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix L'Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Raison-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl. 5), pp.S322. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apgar Scores Reported in Personal Child Health Records: Validity for Epidemiological Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Raison-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paediatrics and Child Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.665-669. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1754.2008.01379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro fertilization in France: 200,000 “test-tube” babies in the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité tardive : un risque en matière de reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03041164#rightslink⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative in vitro fertilization success rates: estimation by multiple imputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (Suppl. 1), pp.i197. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dem1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité tardive : un risque en matière de reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du gynécologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 322, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de sélection induits par le volontariat dans les études sur le sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Labbé-Declèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Suppl. 2), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathers over 40 and increased failure to conceive: the lessons of in vitro fertilization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Mouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (5), pp.1420-1424. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2005.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans, &amp;quot;feu orange&amp;quot;, pour la fertilité de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inserm Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the Current-Duration Approach to Studying Human Fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ede.0000221781.15114.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for IUD failure: results of a large multicentre case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (10), pp.2612-2616. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/del208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal age: are the risks of infecundity and miscarriage higher when the man is aged 40 years or over?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (Spec No 2), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0398-7620(05)84767-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection bias in semen studies due to self-selection of volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Labbé-Declèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (12), pp.2838-44. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deh521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00086303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de sélection dans les études sur la qualité du sperme basées sur le volontariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Labbé-Declèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (1), pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age paternel : apport des données épidémiologiques et d’AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03034794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infécondité en Europe : et si on parlait un peu des hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men Medically Assisted to Reproduce: AID, IVF, and ICSI, an Assessment of the Revolution in the Medical Treatment of Male Factor Infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.487-522. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pope.304.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal Age Over 40 Years: The “Amber Light” in the Reproductive Life of Men?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Mcelreavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (4), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1939-4640.2003.tb02694.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes médicalement assistés pour procréer : IAD, FIV, ICSI, bilan d’une révolution dans la prise en charge médicale de l’infertilité masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.549-586. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.304.0549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal age ≥ 40 years: an important risk factor for infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 189 (4), pp.901 - 905. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1067/s0002-9378(03)00753-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal age and maternal age are risk factors for miscarriage; results of a multicentre European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.1649 - 1656. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/17.6.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age paternel et AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (6), pp.413-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilité, fertilité : la part des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 371, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.371.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’âge à la puberté : une approche démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1-2), pp.111 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterility, fecundity: what about the men?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 371, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.371.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age at Puberty of Girls and Boys in France Measurements from a Survey on Adolescent Sexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation du risque de fausses couches avec l'âge du père et de la mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03035228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges à la puberté des filles et des garçons en France. Mesures à partir d’une enquête sur la sexualité des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.933-962. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1534716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique de l’ouvrage : Rosetta Lyliane, Mascie-Taylor C.G.N, (Eds), Variability in human fertility, Cambridge University Press, Cambridge, Great Britain, 1996, 225 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.1043 - 1046. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1534836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage Bonneuil Noël, Introduction à la modélisation démographique (26 problèmes corrigés), Armand Colin (Collection U TD Sociologie), Paris, 1997, 128 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (6), pp.1586-1587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Continuity During Transfer to Adult Care: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Academy of Pediatrics. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Health Care Part 3: Transition of Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117 - 128, 2023, 978-1-61002-708-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours transnationaux de l’aide à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Demange; Valérie Van Oost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre bleue. Désir d’enfant et parcours d’AMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEMERIA, pp.162-164, 2023, 978-2-490952-49-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance médicale à la procréation toute puissante ? L'imaginaire face aux statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation et imaginaires collectifs. Fictions, mythes et représentations de la PMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-150, 2021, 9782733260524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des couples qui quittent les centres d'AMP sans enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procréation assistée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, pp.25, 2013, 978-2-7011-6144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants toujours plus tard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.171-175, 2011, 978-2200347444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation de l’infertilité : quelle est la situation mondiale du nord au sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction au Nord et au Sud. De la connaissance à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL Presses Universitaires de Louvain, pp.277-292, 2009, 978-2-87463-182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des femmes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction de la recherche, des études, de l’évaluation et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-121, 2009, 978-2-7332-0162-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient ou acteur d'une reproduction médicalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pilule au bébé éprouvette. Choix individuels ou stratégies médicales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier Ined n°161, , pp.29-57, 2008, 978-2-7332-0162-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déperdition dans l’enquête sur les intentions de fécondité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavallée, Pierre; Rivest, Louis-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes et sondages. Pratiques européenne et nord-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.23-27, 2006, 2100500473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du retard du calendrier des naissances pour les couples : l’augmentation des risques d’échec à la reproduction avec l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre plus longtemps, avoir moins d’enfants, quelles implications ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDELF-PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2002, 978-2-9509356-9-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogacy in India: a new biomedical way to overcome gender constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for the Scientific Study of Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cape Town, South Africa. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bayésienne de données de survie discrètes sujettes à censure informative avec un modèle à effets aléatoires partagés reparamétré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet-Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility problems: a widespread concern among women. Results from the French Generations and Gender Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Association of America (PAA) 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biométrique de l'acquisition de la stérilité définitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de Travail de l'Ined, n°58, Colloque Jeunes Chercheurs Ined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, May 1997, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages de promotion de la santé sexuelle dans les séries Netflix les plus regardées par les jeunes (2015-2020) : étude d'analyse par méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Tauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS DE LA SOCIÉTÉ FRANÇAISE DE SANTÉ PUBLIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage hors les murs communautaire à destination de personnes transgenres MtF : résultats d'une action partenariale innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques PreP – IST – Santé Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notification des résultats de dépistage des infections sexuellement transmissibles (IST) par SMS : mieux comprendre la barrière du refus des personnes consultant un CeGIDD parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques PreP – IST – Santé Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennium Cohort Study Data Note 1. The home learning environment as measured at age 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déperdition dans l'enquête &amp;quot;Intentions de fécondité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Razafandratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Documents de Travail de l'Ined, n°129, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Plu-Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la loi de bioéthique française éléments de discussion à partir des recherches menées sur l’AMP à l’Ined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INED. 2019, Document de Travail de l'Ined, n°253, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance dans le domaine de la reproduction et de la périnatalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bréart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2005, 84 p., figures, tableaux, références bibliographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la baisse de la fertilité avec l'âge de la femme et l'âge de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université Pierre et Marie Curie (Paris 6), 2000. Français. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA066265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02532558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contraception médicalisée en France, peut-on l'étudier à partir des données administratives de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dijon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (Supplément 1), pp.19-20, 2022, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age paternel et AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménorrhée post-partum / Post-partum amenorrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie de la fécondité / Biometrics of fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité / Fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménopause / Menopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullipare / Nulliparous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondabilité / Fecundability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prématurité / Prematurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouchement / Childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement / Breastfeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primipare / Primiparous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception prénuptiale / Premarital conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grossesse / Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité / Infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort-né / Stillbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puberté / Puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.386-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilité / Stérility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipare / Multiparous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps mort / Nonsusceptible period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance médicale à la procréation (AMP) / Assisted reproductive technologies (ART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId438"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise de La Rochebrochard </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice de Rercherche</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">elise-de-la-rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1639-7335</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11450153X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">69268072</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=FlljOzIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000071038728</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/O-5802-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epidémiologiste & Démographe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Travaillant sur la Santé et Droits Sexuels et Reproductifs</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR en Santé Publique (2011, Univ. Paris-Sud); Doctorat en spécialité biomathématiques (2000, Univ. Paris VI)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Menstrual Health Research in France: A Scoping Review of Peer-Reviewed Literature Up to 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violeta Alarcão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of women's health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Volume17, pp.5825 - 5837. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/ijwh.s566853⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05449373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé sexuelle des jeunes en situation de handicap : un sujet encore tabou ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëline Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 262879, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.64628/aak.dfmqksdqd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who attends a free sexual health center in Paris for HIV/STI screening? an observational study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.870. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-21881-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Association Between Women's Perception of Birth During the Pandemic, Companion of Choice and Support From Health Professionals: A Cross‐Sectional Study in 20 Countries in the WHO European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Batram-Zantvoort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Miani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Pessa Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehreen Zaigham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Birth: Issues in Perinatal Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (4), pp.677-689. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/birt.12915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206271v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people with disabilities and their sexual health: a descriptive review of needs, recommendations and interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëline Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.930. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-025-21927-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04985304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health workers’ perspectives on the quality of maternal and newborn health care around the time of childbirth: Results of the Improving MAternal Newborn carE in the EURO Region (IMAgiNE EURO) project in 12 countries of the World Health Organization European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Pessa Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Bomben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Morano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Gemperle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7189/jogh.14.04164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The burden of very early dropout in infertility care: a nationwide population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.102 - 107. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dead226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact démographique devenu non négligeable de la procréation médicalement assistée en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 211, pp.45 - 49. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/inso.211.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medication abortion during the COVID-19 pandemic in France: A research based on the French national health insurance database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Chaput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Baril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 19 (2), pp.e0295336. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0295336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04462703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraceptive Use Measured in a National Population–Based Approach: Cross-Sectional Study of Administrative Versus Survey Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10, pp.e45030. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/45030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young People's Proposals for a Web-Based Intervention for Sexual Health Promotion: A French Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrine Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sexual Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20, pp.92-93. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jsxmed/qdad062.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young people’s proposals for a web-based intervention for sexual health promotion: a French qualitative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), pp.1389. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-023-16257-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The COVID-19 crisis and ART activity in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Louis Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (5), pp.877-880. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2023.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PMA en France : une reproduction des inégalités de genre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail, genre et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, La reproduction et ses injustices, 50 (2), pp.43-60. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tgs.050.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health workers training related to respectful maternal care: preliminary results of IMAgiNE EURO project in 12 countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina König-Bachmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Zenzmaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Imola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth d'Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ćerimagić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Midwifery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (Supplement 1), pp.A198 [121-122]. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18332/ejm/172547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraception : est-on sorti du « tout pilule » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Thomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care from France: an indicator of unsatisfied demand?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 163 (Suppl 1), pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrant women's perception of quality of maternal and newborn care around the time of childbirth: IMAgiNE EURO results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloisa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Covi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuelle Pessa Valente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 163 (Suppl 1), pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communauté interactive et participative en ligne, menée avec les pairs, comme outil de promotion de la santé sexuelle et reproductive des adolescents et jeunes adultes: la recherche-action Sexpairs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auréline Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Burgun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (Supplement 2), pp.6-7. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2023.101609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-income women and use of prescribed contraceptives in the context of full health insurance coverage in France, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contraception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 121, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.contraception.2023.109976⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04122822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong social disparities in access to IVF/ICSI despite free cost of treatment: a French population-based nationwide cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 23 (1), </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-023-02784-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04334521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la crise sanitaire de COVID-19 sur l'activité d'assistance médicale à la procréation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-L. Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 70 (Supplement 1), pp.21. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care from France: an original digital survey to measure this phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Shenfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Massart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bondon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deac104.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04185274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of maternal and newborn care around the time of childbirth for migrant versus nonmigrant women during the COVID ‐19 pandemic: Results of the IMAgiNE EURO study in 11 countries of the WHO European region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carina Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heloísa Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Covi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 159 (S1), pp.39-53. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ijgo.14472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04180527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of facility-based maternal and newborn care around the time of childbirth during the COVID-19 pandemic: online survey investigating maternal perspectives in 12 countries of the WHO European Region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marzia Lazzerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetta Covi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilaria Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zalka Drglin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Arendt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.100268. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanepe.2021.100268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing Gender Double Standards in the Parenthood Norm Depends on Question Order</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sex Roles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86 (7-8), pp.471 - 481. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11199-022-01276-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why some women went off the pill: Adverse side-effects and claims of naturalness as reasons for rejecting hormonal contraception in Western countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PopDigests</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans après la naissance du premier « bébé-éprouvette » français, plus de 400 000 enfants conçus par FIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04196813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer et comprendre les PMA réalisées hors de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The economic burden of infertility treatment and distribution of expenditures overtime in France: a self-controlled pre-post study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bourrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Panjo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bithorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Health Services Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (512), </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12913-022-07725-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notification of STI test results by text messaging: Why do patients refuse? Cross-sectional study in a Parisian sexual health centre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33 (3), pp.257-264. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09564624211048555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515308v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is HIV Pre-Exposure Prophylaxis among Men Who Have Sex with Men Effective in a Real-World Setting? Experience with One-On-One Counseling and Support in a Sexual Health Center in Paris, 2018–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (21), pp.14295. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph192114295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do patients consulting in a free sexual health center know about HIV transmission and post-exposure prophylaxis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21, pp.494. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12889-021-10547-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03169398v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does precarious situtation impact contraceptive use in a context of full health insurance coverage?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de la Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14th European Public Health Conference Public health futures in a changing world, 31 (Supplement 3), pp.iii29. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted reproductive technology. A demographic revolution? Social representations confronted with statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement_1), pp.i126-i127. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deab128.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inequalities in access to in vitro fertilisation treatment in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 50 (Supplement 1), pp.27-28. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ije/dyab168.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness among MSM of an HIV PrEP program developed in a Parisian sexual health center</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérenger Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement 3), pp.332. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab164.878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04200525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisted human reproduction outside the French legal and medical framework: issues and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.593.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of medical practices in early drop-out in infertility care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement_1), pp.464-465. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deab130.721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04190441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’aide à la procréation en dehors du cadre légal et médical français : quels enjeux aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 593, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.593.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03401234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risky sexual behaviors reported by patients in a free sexual health center in Paris (2017-2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 31 (Supplement 3), pp.427-428. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckab165.237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04205365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual health promotion messages for young people in Netflix most-watched series content (2015–2020): mixed-methods analysis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Tauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2021-052826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical contraceptive use in the French population: Can we explore it based on the national health insurance data?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (Supplement 1), pp.474. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deab130.741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04191033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reasons for rejecting hormonal contraception in Western countries: A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Le Guen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémence Schantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Régnier-Loilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 284, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2021.114247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03313143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertility Treatment in France, 2008-2017: A Challenge of Growing Treatment Needs at Older Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110 (9), pp.1418-1420. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2105/AJPH.2020.305781⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participatory interventions for sexual health promotion for adolescents and young adults on the internet: Systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorraine Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (7), pp.e15378. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/15378⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927400v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IVG, grossesse, accouchement : quand la crise sanitaire menace les droits des femmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The social paradoxes of commercial surrogacy in developing countries: India before the new law of 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Women's Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.234. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12905-020-01087-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who fails to return within 30 days after being tested positive for HIV/STI in a free testing centre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, pp.795. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12879-020-05520-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En France, un enfant sur 30 est conçu par PMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 23 juillet 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeunesse, sentiments et sexualités : comment certaines séries Netflix parlent de santé sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Tauty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert Opinions on Web-Based Peer Education Interventions for Youth Sexual Health Promotion: Qualitative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Gottot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Medical Internet Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (11), pp.e18650. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2196/18650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do patients consulting in a free STI center know about HIV transmission and prevention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), pp.611. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz186.613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reach migrant transgender women in Paris? An example of collaborative sexual health action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29 (Suppl. 4), pp.135. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/ckz185.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociodemographic characteristics of 96 Indian surrogates: Are they disadvantaged compared with the general population?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0214097. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0214097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Text Messaging after HIV and STI (sexually transmitted infection) Screening : do patients profiles matter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (3), pp.159-164. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/olq.0000000000000941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989718v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travelling from France for CBRC: an internet survey as a first step to measure this phenomenon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (Suppl. 1), pp.i14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproductive health, social life and plans for the future of adolescents growing-up with HIV: a case-control study in Thailand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Rolland-Guillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wasna Sirirungsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheeraya Kanabkaew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (1), pp.90-94. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09540121.2018.1516281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989803v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qui ne vient pas chercher ses résultats après un dépistage positif d’une IST en CeGIDD ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 48 (Suppl. 4), pp.S99. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.medmal.2018.04.249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02366887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">To return or not to return for STI-HIV tests results: A study among 214 patients screened positive in a free center in Paris offering SMS reminders to reduce failure to return</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 66 (Suppl. 5), pp.S405. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2018.05.459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1 enfant sur 30 conçu par assistance médicale à la procréation en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.556.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excess mortality and hospitalizations in transitional-age youths with a long-term disease: A national population-based cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tuppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Falissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.e0193729. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989880v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of infertility treatments in the French population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaoula Ben Messaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (Suppl 4), pp.509. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/eurpub/cky218.291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One in thirty children in France conceived through assisted reproductive technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 556, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can men be trusted in population-based surveys to report couples’ medical care for infertility?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Belgherbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18, pp.111. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12874-018-0566-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01989694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hospitalisations et mortalité des jeunes vivant avec une pathologie chronique en France : analyse à partir de l'échantillon généraliste des bénéficiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Tuppin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65 (Suppl. 1), pp.S24-S25. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2017.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seven out of 10 couples treated by IVF achieve parenthood following either treatment, natural conception or adoption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juiliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 33 (5), pp.560-567. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2016.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestational surrogacy in India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Continuity During Transfer to Adult Care: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 138 (1), pp.e20160256. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1542/peds.2016-0256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268306v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Father-child and mother-child early interactions in the French Elfe cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Telgal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Garé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (Supplement 1), pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestation pour autrui en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 537, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.537.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medical factors associated with early IVF discontinuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (3), pp.321-329. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2013.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02262411v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are there more unplanned births in the UK than in France? A comparative analysis between the French ELFE and the UK Millennium birth cohorts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.S63-S64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of Parent-Completed ASQ for Neurodevelopmental Screening of Preterm Children at Five Years of Age.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nguyen The Tich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gascoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (8), pp.e71925. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0071925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00874428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do siblings help or hinder child development? Evidence from the UK Millennium Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (7), pp.S40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siblings and child development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (3), pp.276 - 287. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14301/llcs.v4i3.248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care among French patients eligible for ART funding in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (Suppl. 1), pp.i137. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-border reproductive care among French patients: experiences in Greece, Spain and Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozé E Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (11), pp.3103 - 3110. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative parenthood rates in 6,507 couples treated by in vitro fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Santin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (Suppl. 1), pp.i359. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children Born After Unplanned Pregnancies and Cognitive Development at 3 Years: Social Differentials in the United Kingdom Millennium Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178 (6), pp.910-920. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/aje/kwt063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de sélection dans les enquêtes postales : une étude sur le devenir des couples traités par fécondation in vitro (FIV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60 (Suppl. 2), pp.S52. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint modeling of success and treatment discontinuation in in vitro fertilization programs: a retrospective cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Pregnancy and Childbirth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2393-12-77⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00760462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children whose birth was unintended have different cognitive development from others? Evidence from the UK Millennium Cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Joshi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Longitudinal and Life Course Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who does not participate in a follow-up postal study? a survey of infertile couples treated by in vitro fertilization.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2288-12-104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00748705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous pregnancies among couples previously treated by in vitro fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 98 (1), pp.63-68. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2012.03.058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les chances d'avoir un enfant durant ou après la prise en charge pour FIV ? Une enquête de cohorte rétrospective en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 23-24, pp.274-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of the woman's age on discontinuation of IVF treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive BioMedicine Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22 (5), pp.496-500. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbmo.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263259v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parent-completed developmental screening in premature children: a valid tool for follow-up programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Flamant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Branger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Savagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (5), pp.e20004. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0020004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00857600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ages and stages questionnaires: Feasibility of postal surveys for child follow-up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Squires</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix L'Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Human Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (10), pp.671-676. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earlhumdev.2011.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentrer à la maison avec un bébé après avoir initié un traitement par FIV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02303269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous live birth after IVF treatment: what can we learn?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (Suppl. 1), pp.i336-i337. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/26.s1.91⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous live birth after in vitro fertilisation treatment: frequency and associated factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (Suppl. 1), pp.A65. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/jech.2011.142976b.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple imputation for estimation of an occurrence rate in cohorts with attrition and discrete follow-up time points: a simulation study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Medical Research Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 10 (1), pp.79. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2288-10-79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00668210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accès à l'assistance médicale à la procréation en France : reflet de la norme procréative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé, Société et Solidarité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.109-114. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/oss.2010.1420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term outcome of parenthood project during in vitro fertilization and after discontinuation of unsuccessful in vitro fertilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Quelen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Peikrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 92 (1), pp.149-156. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2008.05.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perinatal factors reported by mothers: do they agree with medical records?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix L'Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Raison-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (8), pp.557-564. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10654-008-9268-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High in vitro fertilization discontinuation rate in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rusudan Peikrishvili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecology and Obstetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 103 (1), pp.74-75. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijgo.2008.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imputation multiple et répartition des données manquantes dans les cohortes : exemple de la fécondation in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl. 5), pp.S276. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the success of an in vitro fertilization programme using multiple imputation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (1), pp.187-92. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dem352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00250233v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">200 000 enfants conçus par fécondation in vitro en France depuis 30 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.451.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validité des informations recueillies auprès des mères sur la période périnatale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix L'Helias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Raison-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 56 (Suppl. 5), pp.S322. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2008.06.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apgar Scores Reported in Personal Child Health Records: Validity for Epidemiological Studies?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Foix-L'Hélias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Raison-Boulley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Paediatrics and Child Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 44 (11), pp.665-669. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1440-1754.2008.01379.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-vitro fertilization in France: 200,000 “test-tube” babies in the last 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 451, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité tardive : un risque en matière de reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 17 (2), pp.117-122. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03041164#rightslink⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative in vitro fertilization success rates: estimation by multiple imputations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Soullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Guibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (Suppl. 1), pp.i197. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/dem1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternité tardive : un risque en matière de reproduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre du gynécologue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 322, pp.21-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de sélection induits par le volontariat dans les études sur le sperme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Labbé-Declèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 54 (Suppl. 2), pp.23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fathers over 40 and increased failure to conceive: the lessons of in vitro fertilization in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques de Mouzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fertility and Sterility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 85 (5), pp.1420-1424. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fertnstert.2005.11.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">40 ans, &amp;quot;feu orange&amp;quot;, pour la fertilité de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inserm Actualités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04242315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the Current-Duration Approach to Studying Human Fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Ducot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisbeth Carstensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lorente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17 (4), pp.440-449. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/01.ede.0000221781.15114.88⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00000056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk factors for IUD failure: results of a large multicentre case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Maria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 21 (10), pp.2612-2616. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/del208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal age: are the risks of infecundity and miscarriage higher when the man is aged 40 years or over?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 53 (Spec No 2), pp.47-55. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0398-7620(05)84767-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection bias in semen studies due to self-selection of volunteers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Labbé-Declèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jouannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 19 (12), pp.2838-44. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/deh521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00086303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais de sélection dans les études sur la qualité du sperme basées sur le volontariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Labbé-Declèves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Mieusset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Le Lannou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (1), pp.108-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age paternel : apport des données épidémiologiques et d’AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14 (2), pp.193-196. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03034794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02265361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’infécondité en Europe : et si on parlait un peu des hommes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 118, pp.40-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02334894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Men Medically Assisted to Reproduce: AID, IVF, and ICSI, an Assessment of the Revolution in the Medical Treatment of Male Factor Infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.487-522. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pope.304.0487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal Age Over 40 Years: The “Amber Light” in the Reproductive Life of Men?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ken Mcelreavey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (4), pp.459-465. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.1939-4640.2003.tb02694.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal age ≥ 40 years: an important risk factor for infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Obstetrics and Gynecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 189 (4), pp.901 - 905. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1067/s0002-9378(03)00753-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des hommes médicalement assistés pour procréer : IAD, FIV, ICSI, bilan d’une révolution dans la prise en charge médicale de l’infertilité masculine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 58 (4-5), pp.549-586. </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popu.304.0549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paternal age and maternal age are risk factors for miscarriage; results of a multicentre European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 17 (6), pp.1649 - 1656. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/17.6.1649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age paternel et AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Humaine et Hormones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (6), pp.413-420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilité, fertilité : la part des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 371, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.371.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de l’âge à la puberté : une approche démographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biométrie Humaine et Anthropologie - revue de la Société de biométrie humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 19 (1-2), pp.111 - 113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sterility, fecundity: what about the men?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 371, pp.1-4. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/popsoc.371.0001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02197259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age at Puberty of Girls and Boys in France Measurements from a Survey on Adolescent Sexuality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (English edition)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12, pp.51-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augmentation du risque de fausses couches avec l'âge du père et de la mère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Thonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basic and clinical andrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 10 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03035228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les âges à la puberté des filles et des garçons en France. Mesures à partir d’une enquête sur la sexualité des adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 54 (6), pp.933-962. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1534716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse critique de l’ouvrage : Rosetta Lyliane, Mascie-Taylor C.G.N, (Eds), Variability in human fertility, Cambridge University Press, Cambridge, Great Britain, 1996, 225 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 53, pp.1043 - 1046. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/1534836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de l’ouvrage Bonneuil Noël, Introduction à la modélisation démographique (26 problèmes corrigés), Armand Colin (Collection U TD Sociologie), Paris, 1997, 128 p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population (édition française)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52 (6), pp.1586-1587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Continuity During Transfer to Adult Care: A Systematic Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rachas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lefeuvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nizar Mahlaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Academy of Pediatrics. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adolescent Health Care Part 3: Transition of Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.117 - 128, 2023, 978-1-61002-708-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04684820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recours transnationaux de l’aide à la procréation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Demange; Valérie Van Oost. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chambre bleue. Désir d’enfant et parcours d’AMP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, HEMERIA, pp.162-164, 2023, 978-2-490952-49-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une assistance médicale à la procréation toute puissante ? L'imaginaire face aux statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procréation et imaginaires collectifs. Fictions, mythes et représentations de la PMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.141-150, 2021, 9782733260524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04184005v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir des couples qui quittent les centres d'AMP sans enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La procréation assistée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Belin, pp.25, 2013, 978-2-7011-6144-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des enfants toujours plus tard ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Prioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.171-175, 2011, 978-2200347444</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02342781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médicalisation de l’infertilité : quelle est la situation mondiale du nord au sud ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé de la reproduction au Nord et au Sud. De la connaissance à l’action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UCL Presses Universitaires de Louvain, pp.277-292, 2009, 978-2-87463-182-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé des femmes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direction de la recherche, des études, de l’évaluation et des statistiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.120-121, 2009, 978-2-7332-0162-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patient ou acteur d'une reproduction médicalisée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ined Editions. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la pilule au bébé éprouvette. Choix individuels ou stratégies médicales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahier Ined n°161, , pp.29-57, 2008, 978-2-7332-0162-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déperdition dans l’enquête sur les intentions de fécondité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Razafindratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavallée, Pierre; Rivest, Louis-Paul. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes et sondages. Pratiques européenne et nord-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.23-27, 2006, 2100500473</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02377228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences du retard du calendrier des naissances pour les couples : l’augmentation des risques d’échec à la reproduction avec l’âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Leridon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre plus longtemps, avoir moins d’enfants, quelles implications ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AIDELF-PUF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.161-172, 2002, 978-2-9509356-9-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biais liés à l’ordre des modalités de réponse sur une liste de techniques médicales : enseignements et réflexions à partir d’une enquête sur l’assistance médicale à la procréation (AMP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alba Maiques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Morand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Journées de méthodologie statistique de l’Insee - JMS 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05621754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogacy in India: a new biomedical way to overcome gender constraints?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayeed Unisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Union for the Scientific Study of Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Cape Town, South Africa. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bayésienne de données de survie discrètes sujettes à censure informative avec un modèle à effets aléatoires partagés reparamétré.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Ancelet-Enjalric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility problems: a widespread concern among women. Results from the French Generations and Gender Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Population Association of America (PAA) 2008 Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New Orleans, United States. pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche biométrique de l'acquisition de la stérilité définitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document de Travail de l'Ined, n°58, Colloque Jeunes Chercheurs Ined</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ined, May 1997, Paris, France. 15 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messages de promotion de la santé sexuelle dans les séries Netflix les plus regardées par les jeunes (2015-2020) : étude d'analyse par méthodes mixtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solenne Tauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Bourmaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Chapoton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CONGRÈS DE LA SOCIÉTÉ FRANÇAISE DE SANTÉ PUBLIQUE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Saint-Etienne (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépistage hors les murs communautaire à destination de personnes transgenres MtF : résultats d'une action partenariale innovante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cabral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Shelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques PreP – IST – Santé Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notification des résultats de dépistage des infections sexuellement transmissibles (IST) par SMS : mieux comprendre la barrière du refus des personnes consultant un CeGIDD parisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalal Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Troude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Segouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prescillia Piron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques PreP – IST – Santé Sexuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennium Cohort Study Data Note 1. The home learning environment as measured at age 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déperdition dans l'enquête &amp;quot;Intentions de fécondité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Mazuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Razafandratsima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, Documents de Travail de l'Ined, n°129, 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les causes d'infertilité Vers une stratégie nationale de lutte contre l'infertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomé Berlioux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Hamamah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Plu-Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Brugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de la santé et des sports. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution de la loi de bioéthique française éléments de discussion à partir des recherches menées sur l’AMP à l’Ined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rozée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] INED. 2019, Document de Travail de l'Ined, n°253, 20 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveillance dans le domaine de la reproduction et de la périnatalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bréart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Sarlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut national de la santé et de la recherche médicale(INSERM). 2005, 84 p., figures, tableaux, références bibliographiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01571978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la baisse de la fertilité avec l'âge de la femme et l'âge de l'homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Santé publique et épidémiologie. Université Pierre et Marie Curie (Paris 6), 2000. Français. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2000PA066265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02532558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contraception médicalisée en France, peut-on l'étudier à partir des données administratives de santé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Congy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rahib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque national Adelf-Emois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Dijon, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 70 (Supplément 1), pp.19-20, 2022, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2022.01.094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age paternel et AMP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Thépot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullipare / Nulliparous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertilité / Fecundity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.177-178</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biométrie de la fécondité / Biometrics of fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.38-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aménorrhée post-partum / Post-partum amenorrhea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ménopause / Menopause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.275-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grossesse / Pregnancy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infécondité / Infertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.235-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mort-né / Stillbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondabilité / Fecundability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prématurité / Prematurity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accouchement / Childbirth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allaitement / Breastfeeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primipare / Primiparous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception prénuptiale / Premarital conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04210913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puberté / Puberty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.386-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stérilité / Stérility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multipare / Multiparous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04219342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps mort / Nonsusceptible period</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de démographie et des sciences de la population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.473-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance médicale à la procréation (AMP) / Assisted reproductive technologies (ART)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise de La Rochebrochard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de Démographie et des Sciences de la Population</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId441"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A56A21F1"/>
+    <w:nsid w:val="ADBC9F99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-de-la-rochebrochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1639-7335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11450153X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69268072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071038728" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-5802-2015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449373v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Alarc&#227;o" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de la Rochebrochard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijwh.s566853" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327766v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;line Vivet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.dfmqksdqd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977838v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Segouin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Troude" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21881-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206271v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Batram-Zantvoort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mariani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Pessa Valente" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehreen Zaigham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12915" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985304v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21927-w" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664113v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Messaoud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead226" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664410v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise de la Rochebrochard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.211.0045" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692160v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bomben" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Morano" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gemperle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.04164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462703v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bithorel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baril" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295336" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664088v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Congy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187407v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Alberti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdad062.190" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185326v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16257-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664672v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roz&#233;e" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664426v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Costa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Dias" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Covi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208892v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Bourmaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107709v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bithorel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2023.02.004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303789v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459095v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina K&#246;nig-Bachmann" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zenzmaier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Imola" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth d'Costa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira &#262;erimagi&#263;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/ejm/172547" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122822v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2023.109976" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334521v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02784-4" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Bithorel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.097" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654136v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-022-01276-3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239499v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185274v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roz&#233;e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shenfield" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Massart" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bondon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac104.093" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#237;sa Dias" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14472" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696291v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Lazzerini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalka Drglin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Arendt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100268" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196813v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542104v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515308v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Charron" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Piron" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09564624211048555" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654252v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourrion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07725-9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888957v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114295" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169398v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duteil" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10547-9" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190994v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab128.041" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192787v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab168.069" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200525v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.878" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.593.0001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190441v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697319v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205365v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duteil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.237" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515410v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tauty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052826" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313143v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114247" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191033v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.741" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984591v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2020.305781" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927400v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Cousin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15378" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984649v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeed Unisa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01087-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984905v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rolland" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shelly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05520-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122710v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112833v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourmaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18650" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422653v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.613" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422340v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deslandes" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cabral" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.357" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214097" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989718v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/olq.0000000000000941" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422661v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989803v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rolland-Guillard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasna Sirirungsi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraya Kanabkaew" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1516281" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990066v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.556.0001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989880v2" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tuppin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Faye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193729" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.04.249" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367059v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.459" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky218.291" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990070v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belgherbi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0566-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422794v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.057" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418860v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juiliette Guibert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2016.08.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268306v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-0256" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209654v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Telgal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gar&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.537.0001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262411v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2013.10.018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422809v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Joshi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422827v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196762v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v4i3.248" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388002v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det207" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874428v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halbwachs" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Muller" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gascoin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071925" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419140v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roz&#233; E Gomez" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det326" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388197v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Troude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det222" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990035v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt063" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422870v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bailly" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.028" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422889v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00748705v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-12-104" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419134v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2012.03.058" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760462v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pouly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-77" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303229v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263259v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Soullier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2011.01.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265990v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Squires" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2011.05.007" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857600v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flamant" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savagner" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303269v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422961v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/26.s1.91" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423020v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976b.89" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-79" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661230v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oss.2010.1420" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263336v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Peikrishvili" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2008.05.067" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263745v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Raison-Boulley" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Castel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pichon" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-008-9268-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7732WT49-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.077" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263339v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2008.05.009" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00250233v2" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem352" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197274v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.451.0001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423143v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.217" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197297v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1754.2008.01379.x" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6J40BQBF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197280v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265218v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thonneau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03041164#rightslink" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423214v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem1102" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422632v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423252v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labb&#233;-Decl&#232;ves" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263774v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Mouzon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;pot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2005.11.040" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242315v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000056v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Carstensen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorente" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000221781.15114.88" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264782v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maria" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/del208" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270438v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0398-7620(05)84767-4" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086303v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deh521" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423269v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Lannou" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265361v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03034794" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334894v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270355v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.304.0487" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264970v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mcelreavey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1939-4640.2003.tb02694.x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270347v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.304.0549" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264913v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/s0002-9378(03)00753-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419116v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/17.6.1649" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342713v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197252v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.371.0001" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270464v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197259v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270380v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423392v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03035228" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270381v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534716" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560404v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534836" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532553v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684820v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303206v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184005v2" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423464v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342781v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Prioux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367143v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423437v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drees.solidarites-sante.gouv.fr/IMG/pdf/sante_femmes_2009.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343494v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leridon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377228v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Razafindratsima" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383119v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/vivre-plus-longtemps-avoir-moins-denfants-quelles-implications-actes-colloque/001207co/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423515v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494836v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet-Enjalric" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423506v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268182v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336611v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189590v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189600v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422317v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268174v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Razafandratsima" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316900v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571978v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Br&#233;art" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02532558v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066265" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207553v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.094" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247976v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420670v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420822v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420928v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421319v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231321v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213169v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223093v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388295v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420593v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235798v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420863v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421295v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421305v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214456v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210913v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421911v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421937v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219342v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229181v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420722v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-de-la-rochebrochard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1639-7335" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11450153X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/69268072" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=FlljOzIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000071038728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/O-5802-2015" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449373v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violeta Alarc&#227;o" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de la Rochebrochard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/ijwh.s566853" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327766v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;line Vivet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise de La Rochebrochard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/aak.dfmqksdqd" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977838v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Husson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Morand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Segouin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Troude" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21881-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206271v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Batram-Zantvoort" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Miani" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Mariani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuelle Pessa Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehreen Zaigham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/birt.12915" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-025-21927-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692160v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Bomben" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Morano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gemperle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7189/jogh.14.04164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Ben Messaoud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouyer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guibert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead226" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise de la Rochebrochard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inso.211.0045" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Chaput" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Becquet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bithorel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Baril" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664088v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Congy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leroy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/45030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Alberti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gottot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bourmaud" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jsxmed/qdad062.190" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185326v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-023-16257-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04107709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Louis Bithorel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2023.02.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303789v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roz&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.050.0043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04459095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina K&#246;nig-Bachmann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Zenzmaier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Imola" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth d'Costa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira &#262;erimagi&#263;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18332/ejm/172547" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Le Guen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Thom&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664672v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Costa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heloisa Dias" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetta Covi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;line Bourmaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2023.101609" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.contraception.2023.109976" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334521v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-023-02784-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205860v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-L. Bithorel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.097" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185274v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Roz&#233;e" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Shenfield" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Massart" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bondon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deac104.093" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180527v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Rodrigues" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helo&#237;sa Dias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.14472" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696291v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Lazzerini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zalka Drglin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Arendt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2021.100268" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654136v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11199-022-01276-3" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239499v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Schantz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud R&#233;gnier-Loilier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04196813v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542104v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654252v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bourrion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Panjo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fran&#231;ois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-022-07725-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515308v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Charron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prescillia Piron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09564624211048555" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888957v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;renger Thomas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph192114295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169398v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Duteil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-10547-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697319v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.070" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190994v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab128.041" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192787v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab168.069" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04200525v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab164.878" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.593.0001" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.721" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401234v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205365v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Duteil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckab165.237" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515410v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Tauty" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Chapoton" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2021-052826" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191033v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deab130.741" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313143v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2021.114247" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984591v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2105/AJPH.2020.305781" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927400v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Cousin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/15378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868470v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Mazuy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984649v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayeed Unisa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12905-020-01087-2" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984905v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rolland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Shelly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05520-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122710v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122655v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112833v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Bourmaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/18650" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422653v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz186.613" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Deslandes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cabral" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckz185.357" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082132v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214097" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989718v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/olq.0000000000000941" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422661v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989803v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rolland-Guillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wasna Sirirungsi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheeraya Kanabkaew" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Breton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09540121.2018.1516281" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366887v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medmal.2018.04.249" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367059v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.05.459" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990066v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.556.0001" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989880v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rachas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tuppin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Meyer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Falissard" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Faye" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193729" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343371v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky218.291" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990070v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Belgherbi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-018-0566-y" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422794v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.01.057" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Santin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juiliette Guibert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2016.08.010" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418860v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268306v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lefeuvre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Mahlaoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1542/peds.2016-0256" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209654v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Telgal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Gar&#233;" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194668v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.537.0001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262411v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2013.10.018" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422809v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Joshi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874428v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halbwachs" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Muller" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen The Tich" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gascoin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0071925" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422827v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14301/llcs.v4i3.248" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388002v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det207" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419140v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Roz&#233; E Gomez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det326" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388197v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Troude" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det222" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990035v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aje/kwt063" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422870v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bailly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.028" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00760462v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pouly" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2393-12-77" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422889v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00748705v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-12-104" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419134v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2012.03.058" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303229v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263259v2" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Soullier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmo.2011.01.013" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857600v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flamant" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Branger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nguyen" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Savagner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020004" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265990v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Squires" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix L'Helias" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earlhumdev.2011.05.007" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02303269v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422961v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/26.s1.91" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423020v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech.2011.142976b.89" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00668210v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2288-10-79" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661230v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/oss.2010.1420" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263336v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Quelen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rusudan Peikrishvili" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2008.05.067" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263745v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Raison-Boulley" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Castel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pichon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10654-008-9268-9" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7732WT49-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263339v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgo.2008.05.009" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423106v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.077" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00250233v2" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem352" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197274v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.451.0001" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423143v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.217" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197297v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Foix-L'H&#233;lias" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1440-1754.2008.01379.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6J40BQBF-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197280v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265218v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Thonneau" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03041164#rightslink" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423214v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem1102" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422632v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423252v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Muller" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Labb&#233;-Decl&#232;ves" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jouannet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bujan" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263774v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques de Mouzon" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;pot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2005.11.040" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04242315v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00000056v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Slama" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Ducot" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Carstensen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorente" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/01.ede.0000221781.15114.88" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264782v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Almont" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Maria" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/del208" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270438v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0398-7620(05)84767-4" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00086303v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deh521" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423269v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Mieusset" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Le Lannou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265361v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03034794" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334894v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270355v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pope.304.0487" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264970v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Mcelreavey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.1939-4640.2003.tb02694.x" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264913v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1067/s0002-9378(03)00753-1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270347v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.304.0549" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419116v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/17.6.1649" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342713v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197252v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popsoc.371.0001" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270464v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02197259v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270380v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423392v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03035228" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270381v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534716" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560404v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/1534836" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532553v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684820v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04303206v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184005v2" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423464v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342781v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Prioux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367143v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423437v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drees.solidarites-sante.gouv.fr/IMG/pdf/sante_femmes_2009.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343494v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Leridon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377228v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Razafindratsima" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383119v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.erudit.org/fr/livres/actes-des-colloques-de-lassociation-internationale-des-demographes-de-langue-francaise/vivre-plus-longtemps-avoir-moins-denfants-quelles-implications-actes-colloque/001207co/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05621754v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Maiques" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423515v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494836v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ancelet-Enjalric" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423506v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268182v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336611v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189590v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422317v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268174v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Razafandratsima" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190387v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Berlioux" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Hamamah" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Plu-Bureau" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Levy" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brugnon" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316900v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-01571978v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Br&#233;art" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarlon" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02532558v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000PA066265" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207553v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.01.094" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247976v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231321v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420928v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420822v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420670v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421319v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421295v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421305v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214456v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213169v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223093v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388295v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420593v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235798v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420863v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210913v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421911v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421937v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219342v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229181v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420722v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>