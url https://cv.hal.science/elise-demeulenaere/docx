--- v0 (2026-03-16)
+++ v1 (2026-04-27)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Demeulenaere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est chargée de recherche au CNRS au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Alexandre Koyré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 8560 CNRS - Ecole des Hautes Etudes en Sciences Sociales - Muséum National d'Histoire Naturelle), basé sur le campus Condorcet à Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d'une thèse du Muséum national d’Histoire naturelle (spécialité Ethnobiologie - Anthropologie de l'environnement), Elise Demeulenaere a fait un post-doctorat dans un laboratoire de sociologie des sciences (INRA SenS, devenu LISIS au sein de l'IFRIS). Actuellement elle inscrit ses recherches dans le champ de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle emprunte à différents courants, parmi lesquels les approches phénoménologiques de l’environnement, l’ethnoscience, les études sociales des sciences, la sociologie des mouvements sociaux et des controverses environnementales, la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">political ecology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a travaillé ou travaille sur les thèmes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions locales d’un paysage culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classé sur la liste du Patrimoine mondial de l’UNESCO (Konso, Ethiopie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriation paysanne des semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Semences Paysannes, France), en lien les évolutions du cadre réglementaire et de la gouvernance des ressources génétiques cultivées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Savoirs et techniques mobilisés dans les différents </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">modèles d’écologisation de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en compétition dans les arènes internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formes d’engagement des publics dans des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dispositifs participatifs de recueil de données sur la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régimes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">savoirs liés à l’institutionnalisation de l’agro-écologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fromages au lait cru : appropriation et socialisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">microbiodiversité fromagère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Agrobiodiversité, microbiodiversité, écologisation de l’agriculture, perception de l’environnement, construction et confrontation des savoirs sur le vivant, recherche participative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche ; responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondatrice et directrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec V. Boisvert et F. Girard) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UGA Editions, Grenoble).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d’Anthropologie des Connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2017) ; et de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité national du CNRS : section 38 (Anthropologie et études comparatives des sociétés) ; Commission Interdisciplinaire 52 (Environnement Sociétés) (2016-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor pour </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2013-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe &amp;quot;Anthropologie et politique(s) de la nature&amp;quot; au sein de l'UMR Eco-anthropologie et Ethnobiologie (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable axe Anthropologie du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail des Humanités environnementales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable (avec Fr. Jiguet) du programme d' Actions Thématiques Muséum &amp;quot;Savoirs naturalistes, Expertise, et Politiques de la Biodiversité&amp;quot; (2014, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Gouverner le vivant - Savoirs, Cultures et Politique de la Biodiversité » (2010-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur-arbitre régulier pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Sciences, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Demeulenaere enseigne principalement dans le parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Société et Biodiversité&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (finalité de M2 Diversité culturelle diversité biologique) du Muséum national d'Histoire naturelle, et dans la mention de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Savoirs en sociétés&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (parcours &amp;quot;Histoires des sciences, des techniques et des savoirs&amp;quot; et parcours &amp;quot;Etudes environnementales&amp;quot;) de l'EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc; Elise Demeulenaere; Wolf Feuerhahn </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2017, 02926679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the microbial path to Terroir: a place-based history of the ecologization of French cheese microbiology, 1990–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rethinking the History of Microbiology, 47 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-025-00669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assez des microbes ! Relire Latour, Mettre à jour les objets (microbiens) au cœur des savoirs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, De quelques héritages de Bruno Latour, 18 (3), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127pv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences et un enseignement. De quelques inconforts de la recherche interdisciplinaire et participative autour d’enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’interdisciplinarité « en effet » : sciences sociales, sciences naturelles, #22, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour accompagner « les éleveurs de microbes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un tournant microbien ?, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant démocratique de la citizen science : sociologie des transformations d’un programme de sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/3 (31), pp.199-240. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.031.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology beyond Anthropos: A Historical Insight into French Contributions to Environmental Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As sementes entre a crítica e a experiência: a vitalidade prática de uma contestação camponesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciências em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In or out? Organisational dynamics within European ‘peasant seed’ movements facing opening-up institutions and policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Piersante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peasant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Forum on Seed activism, 47 (4), pp.767-791. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03066150.2020.1753704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs paysans et conservation des ressources génétiques. Réductionnisme stratégique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Repenser la conservation de la nature, 43 (3), pp.167-192. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection participative à l’épreuve du changement d’échelle. À propos d’une collaboration entre paysans sélectionneurs et généticiens de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.S55 - S59. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains globalisés de l’inscription d’un Paysage culturel. Patrimoine mondial et bioculturalité en Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les terrains du global, 5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bernadette Lizet Une ethnologue au Jardin des plantes. Dix petits terrains, Paris, Petit Génie, 2015, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/4 (164), pp.750-751. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des semences en partage: construction sociale et identitaire d'un collectif 'paysan' autour de pratiques semencières alternatives (traduction en japonais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiaki Suda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire Agricole de la Biodiversité. Vers un ré-ancrage des pratiques dans leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 195 (2015/1), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Ontology of Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focaal - Journal of Global and Historical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fcl.2014.690104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les semences entre critique et expérience : les ressorts pratiques d'une contestation paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (4), pp.421-441. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960713014033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du singulier au collectif. Agriculteurs et objets de la nature dans les réseaux d'agricultures &amp;quot; alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.020.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntra Aistara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm dynamic management of genetic diversity: the impact of seed diffusions and seed saving practices on a population-variety of bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.779 - 795. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the seeds, becoming &amp;quot;peasants&amp;quot;. On-farm agrobiodiversity conservation and the making of farmers' collective identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rachel Carson Center Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (05), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Semences en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2011/2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.5902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Watson E. E., 2009, &amp;quot;Living Terraces in Ethiopia - Konso Landscape, Culture & Development&amp;quot;, Woodbridge, James Currey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.322-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l’avènement d’un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.29-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l'avènement d'un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 30, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods and social organization in Konso (southwestern Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethiopian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (2), pp.81-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du Roi au &amp;quot;roi&amp;quot;. Feedback d'un film ethnographique et partage de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Remillet; Julie Savelli; Maxime Scheinfeigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Rouch. Passeur d'images, passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp.277-298, 2021, Cinéma/Formes autonomes, 978-2-36085-111-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Free our seeds !’ Strategies of farmers’ movements to reappropriate seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Girard; Christine Frison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2018, Earthscan Food and Agriculture, 9781351615907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au-delà de l'anthropos. Un récit par les marges de la discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-73, 2017, 978-2-85944-988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-275, 2017, 2-85944-988-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de verdissement de l’agriculture et acteurs en compétition à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Foyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20. La modernisation écologique à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.185-212, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire du bon pain sans les savoirs des paysans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué, Dominique Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.64-69, 2013, Les empêcheurs de penser en rond, 9782359250695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nigel Maxted; M. Ehsan Dulloo; Brian V. Ford-Lloyd; Lothar Frese; José M. Iriondo; Miguel A. A. Pinheiro de Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-180, 2012, 9781845938512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' seeds systems in industrial agricultures: new research object, renewed approaches in Ethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochettino, María Lelia, Ana H. Ladio &amp; Patricia M. Arenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions and Transformations in Ethnobotany / Tradiciones &amp; transformaciones en Etnobotánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYTED (San Salvaldor de Jujuy, Argentina), pp.197-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver la biodiversité. Semences et identité paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervieu B., Mayer N., Müller P. Purseigle F., &amp; J. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs et chercheurs dans la gestion à la ferme des ressources génétiques : dynamiques d'apprentissage autour de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hervieu, Bernard Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en campagne, Regards croisés, passés et à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.189-199, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Konso du sud-ouest de l'Éthiopie - Des montagnards à la conquête des basses terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hirsch, Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rift est-africain, une singularité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions IRD, Montpellier ; Publications scientifiques du Muséum, Paris, pp.287-293, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. De la réhabilitation des variétés anciennes à la pratique collective d'une sélection paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Zaharia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage autour des blés paysans. Témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Semences Paysannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-13, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une génétique de pair à pair ? L'émergence de la sélection participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Charvolin, A. Micoud et L. K. Nyhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences citoyennes. Vigilance collective et rapport entre profane et scientifique dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-147, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moringa stenopetala est-il l'arbre des Konso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Cormier-Salem, D. Juhé-Beaulaton, J. Boutrais, B. Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.371-402, 2002, Colloques et Séminaires, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxon, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845938512.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet REPERE au Métaprogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe Lait cru du RMT, acteur du « tournant microbien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation du vivant : diverses stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inf'OGM, n°148, janvier / février 2018 /Dossier : Le vivant, privatisation en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.73 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité d'une plante cultivée, le blé&amp;quot;. Exposition vivante organisée au Jardin des plantes à Paris, à l'occasion de l'année internationale de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haricots d’ici et blés d’antan. Réinventer la variété dans les collectifs « haricot tarbais » et «Réseau Semences Paysannes Blé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser le vivant invisible. Savoirs, usages, appropriations de la microbiodiversité fromagère&amp;quot;. Synthèse du séminaire organisé dans le cadre du projet REPASTOL (15-16 décembre 2016, au Muséum National d'Histoire naturelle). (8 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERBES FOLLES ET ARBRES ROIS - Gestion paysanne des ligneux au pays konso (Ethiopie), contribution à la définition d'un patrimoine naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00146370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Demeulenaere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est chargée de recherche au CNRS au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Alexandre Koyré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 8560 CNRS - Ecole des Hautes Etudes en Sciences Sociales - Muséum National d'Histoire Naturelle), basé sur le campus Condorcet à Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d'une thèse du Muséum national d’Histoire naturelle (spécialité Ethnobiologie - Anthropologie de l'environnement), Elise Demeulenaere a fait un post-doctorat dans un laboratoire de sociologie des sciences (INRA SenS, devenu LISIS au sein de l'IFRIS). Actuellement elle inscrit ses recherches dans le champ de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle emprunte à différents courants, parmi lesquels les approches phénoménologiques de l’environnement, l’ethnoscience, les études sociales des sciences, la sociologie des mouvements sociaux et des controverses environnementales, la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">political ecology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a travaillé ou travaille sur les thèmes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions locales d’un paysage culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classé sur la liste du Patrimoine mondial de l’UNESCO (Konso, Ethiopie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriation paysanne des semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Semences Paysannes, France), en lien les évolutions du cadre réglementaire et de la gouvernance des ressources génétiques cultivées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Savoirs et techniques mobilisés dans les différents </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">modèles d’écologisation de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en compétition dans les arènes internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formes d’engagement des publics dans des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dispositifs participatifs de recueil de données sur la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régimes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">savoirs liés à l’institutionnalisation de l’agro-écologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fromages au lait cru : appropriation et socialisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">microbiodiversité fromagère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Agrobiodiversité, microbiodiversité, écologisation de l’agriculture, perception de l’environnement, construction et confrontation des savoirs sur le vivant, recherche participative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche ; responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondatrice et directrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec V. Boisvert et F. Girard) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UGA Editions, Grenoble).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d’Anthropologie des Connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2017) ; et de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité national du CNRS : section 38 (Anthropologie et études comparatives des sociétés) ; Commission Interdisciplinaire 52 (Environnement Sociétés) (2016-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor pour </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2013-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe &amp;quot;Anthropologie et politique(s) de la nature&amp;quot; au sein de l'UMR Eco-anthropologie et Ethnobiologie (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable axe Anthropologie du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail des Humanités environnementales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable (avec Fr. Jiguet) du programme d' Actions Thématiques Muséum &amp;quot;Savoirs naturalistes, Expertise, et Politiques de la Biodiversité&amp;quot; (2014, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Gouverner le vivant - Savoirs, Cultures et Politique de la Biodiversité » (2010-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur-arbitre régulier pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Sciences, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Demeulenaere enseigne principalement dans le parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Société et Biodiversité&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (finalité de M2 Diversité culturelle diversité biologique) du Muséum national d'Histoire naturelle, et dans la mention de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Savoirs en sociétés&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (parcours &amp;quot;Histoires des sciences, des techniques et des savoirs&amp;quot; et parcours &amp;quot;Etudes environnementales&amp;quot;) de l'EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc; Elise Demeulenaere; Wolf Feuerhahn </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2017, 02926679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises socio-environnementales contemporaines, quelle anthropologie pour quel public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pour une anthropologie publique, 10 (1), pp.94-118. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/moco.010.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the microbial path to Terroir: a place-based history of the ecologization of French cheese microbiology, 1990–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rethinking the History of Microbiology, 47 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-025-00669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assez des microbes ! Relire Latour, Mettre à jour les objets (microbiens) au cœur des savoirs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, De quelques héritages de Bruno Latour, 18 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127pv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences et un enseignement. De quelques inconforts de la recherche interdisciplinaire et participative autour d’enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’interdisciplinarité « en effet » : sciences sociales, sciences naturelles, #22, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour accompagner « les éleveurs de microbes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un tournant microbien ?, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant démocratique de la citizen science : sociologie des transformations d’un programme de sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/3 (31), pp.199-240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.031.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology beyond Anthropos: A Historical Insight into French Contributions to Environmental Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As sementes entre a crítica e a experiência: a vitalidade prática de uma contestação camponesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciências em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In or out? Organisational dynamics within European ‘peasant seed’ movements facing opening-up institutions and policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Piersante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peasant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Forum on Seed activism, 47 (4), pp.767-791. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03066150.2020.1753704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs paysans et conservation des ressources génétiques. Réductionnisme stratégique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Repenser la conservation de la nature, 43 (3), pp.167-192. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection participative à l’épreuve du changement d’échelle. À propos d’une collaboration entre paysans sélectionneurs et généticiens de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.S55 - S59. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bernadette Lizet Une ethnologue au Jardin des plantes. Dix petits terrains, Paris, Petit Génie, 2015, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/4 (164), pp.750-751. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains globalisés de l’inscription d’un Paysage culturel. Patrimoine mondial et bioculturalité en Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les terrains du global, 5, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des semences en partage: construction sociale et identitaire d'un collectif 'paysan' autour de pratiques semencières alternatives (traduction en japonais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiaki Suda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire Agricole de la Biodiversité. Vers un ré-ancrage des pratiques dans leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 195 (2015/1), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Ontology of Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focaal - Journal of Global and Historical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fcl.2014.690104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les semences entre critique et expérience : les ressorts pratiques d'une contestation paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (4), pp.421-441. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960713014033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du singulier au collectif. Agriculteurs et objets de la nature dans les réseaux d'agricultures &amp;quot; alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.020.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntra Aistara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm dynamic management of genetic diversity: the impact of seed diffusions and seed saving practices on a population-variety of bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.779 - 795. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the seeds, becoming &amp;quot;peasants&amp;quot;. On-farm agrobiodiversity conservation and the making of farmers' collective identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rachel Carson Center Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (05), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Semences en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2011/2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.5902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Watson E. E., 2009, &amp;quot;Living Terraces in Ethiopia - Konso Landscape, Culture & Development&amp;quot;, Woodbridge, James Currey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.322-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l’avènement d’un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.29-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l'avènement d'un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 30, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods and social organization in Konso (southwestern Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethiopian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (2), pp.81-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du Roi au &amp;quot;roi&amp;quot;. Feedback d'un film ethnographique et partage de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Remillet; Julie Savelli; Maxime Scheinfeigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Rouch. Passeur d'images, passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp.277-298, 2021, Cinéma/Formes autonomes, 978-2-36085-111-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Free our seeds !’ Strategies of farmers’ movements to reappropriate seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Girard; Christine Frison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2018, Earthscan Food and Agriculture, 9781351615907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-275, 2017, 2-85944-988-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au-delà de l'anthropos. Un récit par les marges de la discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-73, 2017, 978-2-85944-988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de verdissement de l’agriculture et acteurs en compétition à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Foyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20. La modernisation écologique à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.185-212, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire du bon pain sans les savoirs des paysans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué, Dominique Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.64-69, 2013, Les empêcheurs de penser en rond, 9782359250695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nigel Maxted; M. Ehsan Dulloo; Brian V. Ford-Lloyd; Lothar Frese; José M. Iriondo; Miguel A. A. Pinheiro de Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-180, 2012, 9781845938512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' seeds systems in industrial agricultures: new research object, renewed approaches in Ethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochettino, María Lelia, Ana H. Ladio &amp; Patricia M. Arenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions and Transformations in Ethnobotany / Tradiciones &amp; transformaciones en Etnobotánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYTED (San Salvaldor de Jujuy, Argentina), pp.197-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver la biodiversité. Semences et identité paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervieu B., Mayer N., Müller P. Purseigle F., &amp; J. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs et chercheurs dans la gestion à la ferme des ressources génétiques : dynamiques d'apprentissage autour de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hervieu, Bernard Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en campagne, Regards croisés, passés et à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.189-199, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Konso du sud-ouest de l'Éthiopie - Des montagnards à la conquête des basses terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hirsch, Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rift est-africain, une singularité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions IRD, Montpellier ; Publications scientifiques du Muséum, Paris, pp.287-293, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. De la réhabilitation des variétés anciennes à la pratique collective d'une sélection paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Zaharia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage autour des blés paysans. Témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Semences Paysannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-13, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une génétique de pair à pair ? L'émergence de la sélection participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Charvolin, A. Micoud et L. K. Nyhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences citoyennes. Vigilance collective et rapport entre profane et scientifique dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-147, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moringa stenopetala est-il l'arbre des Konso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Cormier-Salem, D. Juhé-Beaulaton, J. Boutrais, B. Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.371-402, 2002, Colloques et Séminaires, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxon, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845938512.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet REPERE au Métaprogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe Lait cru du RMT, acteur du « tournant microbien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation du vivant : diverses stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inf'OGM, n°148, janvier / février 2018 /Dossier : Le vivant, privatisation en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.73 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité d'une plante cultivée, le blé&amp;quot;. Exposition vivante organisée au Jardin des plantes à Paris, à l'occasion de l'année internationale de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haricots d’ici et blés d’antan. Réinventer la variété dans les collectifs « haricot tarbais » et «Réseau Semences Paysannes Blé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser le vivant invisible. Savoirs, usages, appropriations de la microbiodiversité fromagère&amp;quot;. Synthèse du séminaire organisé dans le cadre du projet REPASTOL (15-16 décembre 2016, au Muséum National d'Histoire naturelle). (8 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERBES FOLLES ET ARBRES ROIS - Gestion paysanne des ligneux au pays konso (Ethiopie), contribution à la définition d'un patrimoine naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00146370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A23BDC6A"/>
+    <w:nsid w:val="C0B94116"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CEBFBEA5"/>
+    <w:nsid w:val="FCE7188F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/ecotopiques/ecotopiques-685662.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondecommun.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservationandsociety.org.in/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanitesenvironnementales.fr/fr/humanites-environnementales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05011744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Demeulenaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-025-00669-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739068v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127pv" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074427v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343740v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181792v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005880v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Piersante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2020.1753704" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423163v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070153ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422722v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.787" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0748" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242330v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Suda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211460v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Deschamps" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10276" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2014.690104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927321v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713014033" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062872v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.020.0121" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747869v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.5902" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590651v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060982v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427289v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarque" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793041v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Commons-Plant-Breeding-and-Agricultural-Research-Challenges-for-Food/Girard-Frison/p/book/9781138087583" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654058v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211474v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593809v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528010v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/52/80/10/PDF/Mondes_agri_ch2-PrePrint.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446916v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449428v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165332v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semencespaysannes.org" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/59/91/PDF/BonneuilDemeulenaere_GenetiqueParticipative_final.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810831v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hausser" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancori" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713017v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137796v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506484v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447051v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461401v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083479v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146370v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/ecotopiques/ecotopiques-685662.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondecommun.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservationandsociety.org.in/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanitesenvironnementales.fr/fr/humanites-environnementales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Demeulenaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.010.0094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05011744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-025-00669-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127pv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Piersante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2020.1753704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070153ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0748" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.787" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Suda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2014.690104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713014033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.020.0121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.5902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Commons-Plant-Breeding-and-Agricultural-Research-Challenges-for-Food/Girard-Frison/p/book/9781138087583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/52/80/10/PDF/Mondes_agri_ch2-PrePrint.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semencespaysannes.org" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/59/91/PDF/BonneuilDemeulenaere_GenetiqueParticipative_final.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hausser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>