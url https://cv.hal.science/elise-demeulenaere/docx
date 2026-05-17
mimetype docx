--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Demeulenaere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est chargée de recherche au CNRS au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Alexandre Koyré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 8560 CNRS - Ecole des Hautes Etudes en Sciences Sociales - Muséum National d'Histoire Naturelle), basé sur le campus Condorcet à Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d'une thèse du Muséum national d’Histoire naturelle (spécialité Ethnobiologie - Anthropologie de l'environnement), Elise Demeulenaere a fait un post-doctorat dans un laboratoire de sociologie des sciences (INRA SenS, devenu LISIS au sein de l'IFRIS). Actuellement elle inscrit ses recherches dans le champ de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle emprunte à différents courants, parmi lesquels les approches phénoménologiques de l’environnement, l’ethnoscience, les études sociales des sciences, la sociologie des mouvements sociaux et des controverses environnementales, la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">political ecology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a travaillé ou travaille sur les thèmes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions locales d’un paysage culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classé sur la liste du Patrimoine mondial de l’UNESCO (Konso, Ethiopie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriation paysanne des semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Semences Paysannes, France), en lien les évolutions du cadre réglementaire et de la gouvernance des ressources génétiques cultivées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Savoirs et techniques mobilisés dans les différents </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">modèles d’écologisation de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en compétition dans les arènes internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formes d’engagement des publics dans des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dispositifs participatifs de recueil de données sur la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régimes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">savoirs liés à l’institutionnalisation de l’agro-écologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fromages au lait cru : appropriation et socialisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">microbiodiversité fromagère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Agrobiodiversité, microbiodiversité, écologisation de l’agriculture, perception de l’environnement, construction et confrontation des savoirs sur le vivant, recherche participative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche ; responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondatrice et directrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec V. Boisvert et F. Girard) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UGA Editions, Grenoble).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d’Anthropologie des Connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2017) ; et de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité national du CNRS : section 38 (Anthropologie et études comparatives des sociétés) ; Commission Interdisciplinaire 52 (Environnement Sociétés) (2016-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor pour </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2013-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe &amp;quot;Anthropologie et politique(s) de la nature&amp;quot; au sein de l'UMR Eco-anthropologie et Ethnobiologie (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable axe Anthropologie du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail des Humanités environnementales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable (avec Fr. Jiguet) du programme d' Actions Thématiques Muséum &amp;quot;Savoirs naturalistes, Expertise, et Politiques de la Biodiversité&amp;quot; (2014, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Gouverner le vivant - Savoirs, Cultures et Politique de la Biodiversité » (2010-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur-arbitre régulier pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Sciences, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Demeulenaere enseigne principalement dans le parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Société et Biodiversité&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (finalité de M2 Diversité culturelle diversité biologique) du Muséum national d'Histoire naturelle, et dans la mention de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Savoirs en sociétés&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (parcours &amp;quot;Histoires des sciences, des techniques et des savoirs&amp;quot; et parcours &amp;quot;Etudes environnementales&amp;quot;) de l'EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc; Elise Demeulenaere; Wolf Feuerhahn </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2017, 02926679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises socio-environnementales contemporaines, quelle anthropologie pour quel public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pour une anthropologie publique, 10 (1), pp.94-118. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/moco.010.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the microbial path to Terroir: a place-based history of the ecologization of French cheese microbiology, 1990–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rethinking the History of Microbiology, 47 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-025-00669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assez des microbes ! Relire Latour, Mettre à jour les objets (microbiens) au cœur des savoirs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, De quelques héritages de Bruno Latour, 18 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127pv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences et un enseignement. De quelques inconforts de la recherche interdisciplinaire et participative autour d’enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’interdisciplinarité « en effet » : sciences sociales, sciences naturelles, #22, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour accompagner « les éleveurs de microbes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un tournant microbien ?, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant démocratique de la citizen science : sociologie des transformations d’un programme de sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/3 (31), pp.199-240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.031.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology beyond Anthropos: A Historical Insight into French Contributions to Environmental Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As sementes entre a crítica e a experiência: a vitalidade prática de uma contestação camponesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciências em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In or out? Organisational dynamics within European ‘peasant seed’ movements facing opening-up institutions and policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Piersante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peasant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Forum on Seed activism, 47 (4), pp.767-791. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03066150.2020.1753704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs paysans et conservation des ressources génétiques. Réductionnisme stratégique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Repenser la conservation de la nature, 43 (3), pp.167-192. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection participative à l’épreuve du changement d’échelle. À propos d’une collaboration entre paysans sélectionneurs et généticiens de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.S55 - S59. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bernadette Lizet Une ethnologue au Jardin des plantes. Dix petits terrains, Paris, Petit Génie, 2015, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/4 (164), pp.750-751. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains globalisés de l’inscription d’un Paysage culturel. Patrimoine mondial et bioculturalité en Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les terrains du global, 5, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des semences en partage: construction sociale et identitaire d'un collectif 'paysan' autour de pratiques semencières alternatives (traduction en japonais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiaki Suda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire Agricole de la Biodiversité. Vers un ré-ancrage des pratiques dans leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 195 (2015/1), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Ontology of Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focaal - Journal of Global and Historical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fcl.2014.690104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les semences entre critique et expérience : les ressorts pratiques d'une contestation paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (4), pp.421-441. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960713014033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du singulier au collectif. Agriculteurs et objets de la nature dans les réseaux d'agricultures &amp;quot; alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.020.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntra Aistara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm dynamic management of genetic diversity: the impact of seed diffusions and seed saving practices on a population-variety of bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.779 - 795. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the seeds, becoming &amp;quot;peasants&amp;quot;. On-farm agrobiodiversity conservation and the making of farmers' collective identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rachel Carson Center Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (05), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Semences en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2011/2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.5902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Watson E. E., 2009, &amp;quot;Living Terraces in Ethiopia - Konso Landscape, Culture & Development&amp;quot;, Woodbridge, James Currey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.322-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l’avènement d’un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.29-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l'avènement d'un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 30, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods and social organization in Konso (southwestern Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethiopian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (2), pp.81-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du Roi au &amp;quot;roi&amp;quot;. Feedback d'un film ethnographique et partage de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Remillet; Julie Savelli; Maxime Scheinfeigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Rouch. Passeur d'images, passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp.277-298, 2021, Cinéma/Formes autonomes, 978-2-36085-111-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Free our seeds !’ Strategies of farmers’ movements to reappropriate seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Girard; Christine Frison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2018, Earthscan Food and Agriculture, 9781351615907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-275, 2017, 2-85944-988-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au-delà de l'anthropos. Un récit par les marges de la discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-73, 2017, 978-2-85944-988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de verdissement de l’agriculture et acteurs en compétition à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Foyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20. La modernisation écologique à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.185-212, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire du bon pain sans les savoirs des paysans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué, Dominique Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.64-69, 2013, Les empêcheurs de penser en rond, 9782359250695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nigel Maxted; M. Ehsan Dulloo; Brian V. Ford-Lloyd; Lothar Frese; José M. Iriondo; Miguel A. A. Pinheiro de Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-180, 2012, 9781845938512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' seeds systems in industrial agricultures: new research object, renewed approaches in Ethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochettino, María Lelia, Ana H. Ladio &amp; Patricia M. Arenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions and Transformations in Ethnobotany / Tradiciones &amp; transformaciones en Etnobotánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYTED (San Salvaldor de Jujuy, Argentina), pp.197-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver la biodiversité. Semences et identité paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervieu B., Mayer N., Müller P. Purseigle F., &amp; J. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs et chercheurs dans la gestion à la ferme des ressources génétiques : dynamiques d'apprentissage autour de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hervieu, Bernard Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en campagne, Regards croisés, passés et à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.189-199, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Konso du sud-ouest de l'Éthiopie - Des montagnards à la conquête des basses terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hirsch, Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rift est-africain, une singularité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions IRD, Montpellier ; Publications scientifiques du Muséum, Paris, pp.287-293, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. De la réhabilitation des variétés anciennes à la pratique collective d'une sélection paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Zaharia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage autour des blés paysans. Témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Semences Paysannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-13, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une génétique de pair à pair ? L'émergence de la sélection participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Charvolin, A. Micoud et L. K. Nyhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences citoyennes. Vigilance collective et rapport entre profane et scientifique dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-147, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moringa stenopetala est-il l'arbre des Konso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Cormier-Salem, D. Juhé-Beaulaton, J. Boutrais, B. Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.371-402, 2002, Colloques et Séminaires, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxon, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845938512.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet REPERE au Métaprogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe Lait cru du RMT, acteur du « tournant microbien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation du vivant : diverses stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inf'OGM, n°148, janvier / février 2018 /Dossier : Le vivant, privatisation en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.73 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité d'une plante cultivée, le blé&amp;quot;. Exposition vivante organisée au Jardin des plantes à Paris, à l'occasion de l'année internationale de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haricots d’ici et blés d’antan. Réinventer la variété dans les collectifs « haricot tarbais » et «Réseau Semences Paysannes Blé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser le vivant invisible. Savoirs, usages, appropriations de la microbiodiversité fromagère&amp;quot;. Synthèse du séminaire organisé dans le cadre du projet REPASTOL (15-16 décembre 2016, au Muséum National d'Histoire naturelle). (8 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERBES FOLLES ET ARBRES ROIS - Gestion paysanne des ligneux au pays konso (Ethiopie), contribution à la définition d'un patrimoine naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00146370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Elise Demeulenaere </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> est chargée de recherche au CNRS au </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centre Alexandre Koyré</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UMR 8560 CNRS - Ecole des Hautes Etudes en Sciences Sociales - Muséum National d'Histoire Naturelle), basé sur le campus Condorcet à Aubervilliers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d'une thèse du Muséum national d’Histoire naturelle (spécialité Ethnobiologie - Anthropologie de l'environnement), Elise Demeulenaere a fait un post-doctorat dans un laboratoire de sociologie des sciences (INRA SenS, devenu LISIS au sein de l'IFRIS). Actuellement elle inscrit ses recherches dans le champ de l’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">anthropologie environnementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Elle emprunte à différents courants, parmi lesquels les approches phénoménologiques de l’environnement, l’ethnoscience, les études sociales des sciences, la sociologie des mouvements sociaux et des controverses environnementales, la </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">political ecology.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elle a travaillé ou travaille sur les thèmes suivants :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perceptions locales d’un paysage culturel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> classé sur la liste du Patrimoine mondial de l’UNESCO (Konso, Ethiopie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réappropriation paysanne des semences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Réseau Semences Paysannes, France), en lien les évolutions du cadre réglementaire et de la gouvernance des ressources génétiques cultivées.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Savoirs et techniques mobilisés dans les différents </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">modèles d’écologisation de l’agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> en compétition dans les arènes internationales.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Formes d’engagement des publics dans des </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">dispositifs participatifs de recueil de données sur la biodiversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Régimes de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">savoirs liés à l’institutionnalisation de l’agro-écologie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Fromages au lait cru : appropriation et socialisation de la </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">microbiodiversité fromagère.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots clés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Agrobiodiversité, microbiodiversité, écologisation de l’agriculture, perception de l’environnement, construction et confrontation des savoirs sur le vivant, recherche participative.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation de la recherche ; responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondatrice et directrice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (avec V. Boisvert et F. Girard) </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">de la collection &amp;quot;</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecotopiques</w:t></w:r></w:hyperlink><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (UGA Editions, Grenoble).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comité de rédaction de la </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue d’Anthropologie des Connaissances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2017) ; et de </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Comité national du CNRS : section 38 (Anthropologie et études comparatives des sociétés) ; Commission Interdisciplinaire 52 (Environnement Sociétés) (2016-2021)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Associate Editor pour </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conservation and Society</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(2013-2019)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l’équipe &amp;quot;Anthropologie et politique(s) de la nature&amp;quot; au sein de l'UMR Eco-anthropologie et Ethnobiologie (2014-2018)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable axe Anthropologie du </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portail des Humanités environnementales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (en sommeil)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable (avec Fr. Jiguet) du programme d' Actions Thématiques Muséum &amp;quot;Savoirs naturalistes, Expertise, et Politiques de la Biodiversité&amp;quot; (2014, 2015)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-organisatrice du séminaire « Gouverner le vivant - Savoirs, Cultures et Politique de la Biodiversité » (2010-2016)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Lecteur-arbitre régulier pour </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature, Sciences, Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Environmental Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elise Demeulenaere enseigne principalement dans le parcours de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Société et Biodiversité&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (finalité de M2 Diversité culturelle diversité biologique) du Muséum national d'Histoire naturelle, et dans la mention de </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master &amp;quot;Savoirs en sociétés&amp;quot;</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (parcours &amp;quot;Histoires des sciences, des techniques et des savoirs&amp;quot; et parcours &amp;quot;Etudes environnementales&amp;quot;) de l'EHESS.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Blanc; Elise Demeulenaere; Wolf Feuerhahn </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352, 2017, 02926679</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01447087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux crises socio-environnementales contemporaines, quelle anthropologie pour quel public ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde Commun</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Pour une anthropologie publique, 10 (1), pp.94-118. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/moco.010.0094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05566468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In search of the microbial path to Terroir: a place-based history of the ecologization of French cheese microbiology, 1990–2000s</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Rethinking the History of Microbiology, 47 (2), pp.22. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40656-025-00669-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assez des microbes ! Relire Latour, Mettre à jour les objets (microbiens) au cœur des savoirs contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Lallier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, De quelques héritages de Bruno Latour, 18 (3), </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/127pv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois expériences et un enseignement. De quelques inconforts de la recherche interdisciplinaire et participative autour d’enjeux de biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, L’interdisciplinarité « en effet » : sciences sociales, sciences naturelles, #22, pp.97-116. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/traces.14821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des indicateurs pour accompagner « les éleveurs de microbes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Un tournant microbien ?, 15 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tournant démocratique de la citizen science : sociologie des transformations d’un programme de sciences participatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Luneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Duvail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Chlous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Julliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021/3 (31), pp.199-240. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/parti.031.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03100895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthropology beyond Anthropos: A Historical Insight into French Contributions to Environmental Anthropology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bérose - Encyclopédie internationale des histoires de l'anthropologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles face au problème des pesticides. Compromis, ajustements et négociations. Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ève Bureau-Point</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimi Théodore Doudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Thivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les mondes agricoles face au problème des pesticides, 21 (3), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.34625⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As sementes entre a crítica e a experiência: a vitalidade prática de uma contestação camponesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciências em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In or out? Organisational dynamics within European ‘peasant seed’ movements facing opening-up institutions and policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Piersante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Peasant Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Forum on Seed activism, 47 (4), pp.767-791. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/03066150.2020.1753704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs paysans et conservation des ressources génétiques. Réductionnisme stratégique et réflexivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthropologie et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Repenser la conservation de la nature, 43 (3), pp.167-192. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1070153ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection participative à l’épreuve du changement d’échelle. À propos d’une collaboration entre paysans sélectionneurs et généticiens de terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Hyacinthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Baltassat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Baltazar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (4), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2018012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01768948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semences et transition agroécologique : initiatives paysannes et sélection participative comme innovations de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.S55 - S59. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2017045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific project and editorial practices of the journal of anthropology of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigas Arvanitis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Cahour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Licoppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, RAC 10-year anniversary, 11 (2), pp.109-124. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rac.035.0110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01713768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrains globalisés de l’inscription d’un Paysage culturel. Patrimoine mondial et bioculturalité en Éthiopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains/Théories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Les terrains du global, 5, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/teth.787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de Bernadette Lizet Une ethnologue au Jardin des plantes. Dix petits terrains, Paris, Petit Génie, 2015, 368 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethnologie française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2016/4 (164), pp.750-751. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ethn.164.0748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Observatoire Agricole de la Biodiversité. Vers un ré-ancrage des pratiques dans leur milieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzie Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Les mondes des inventaires naturalistes, 195 (2015/1), pp.109-126. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.10276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des semences en partage: construction sociale et identitaire d'un collectif 'paysan' autour de pratiques semencières alternatives (traduction en japonais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiaki Suda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Policy Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (1), pp.133-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01242330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmer seed networks make a limited contribution to agriculture? Four common misconceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver T. Coomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shawn J. Mcguire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doyle Mckey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2015.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01184093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Political Ontology of Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Focaal - Journal of Global and Historical Anthropology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.45-61. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3167/fcl.2014.690104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les semences entre critique et expérience : les ressorts pratiques d'une contestation paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 94 (4), pp.421-441. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S1966960713014033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du singulier au collectif. Agriculteurs et objets de la nature dans les réseaux d'agricultures &amp;quot; alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Goulet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains et Travaux : Revue de Sciences Sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), pp.121-138. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/tt.020.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed exchange networks for agrobiodiversity conservation. A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Pautasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guntra Aistara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Barnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Caillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Clouvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agronomy for Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.151-175. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13593-012-0089-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm dynamic management of genetic diversity: the impact of seed diffusions and seed saving practices on a population-variety of bread wheat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Dawson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdul Rehman Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie N. Galic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolutionary Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (8), pp.779 - 795. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1752-4571.2012.00257.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reclaiming the seeds, becoming &amp;quot;peasants&amp;quot;. On-farm agrobiodiversity conservation and the making of farmers' collective identity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rachel Carson Center Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (05), pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des Semences en partage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (2011/2), pp.202-221. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tc.5902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00704163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book review: Watson E. E., 2009, &amp;quot;Living Terraces in Ethiopia - Konso Landscape, Culture & Development&amp;quot;, Woodbridge, James Currey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Éthiopie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 25, pp.322-325</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des complémentarités entre gestion dynamique à la ferme et gestion statique en collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Balfourier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Basson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du BRG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7, pp.117-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l’avènement d’un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benoit Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30, pp.29-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innover autrement ? La recherche face à l'avènement d'un nouveau régime de production et de régulation des savoirs en génétique végétale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Benoît Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Allaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n° 30, pp.29-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Woods and social organization in Konso (southwestern Ethiopia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ethiopian studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 35 (2), pp.81-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01060982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retour du Roi au &amp;quot;roi&amp;quot;. Feedback d'un film ethnographique et partage de l'anthropologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Remillet; Julie Savelli; Maxime Scheinfeigel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Rouch. Passeur d'images, passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Téraèdre, pp.277-298, 2021, Cinéma/Formes autonomes, 978-2-36085-111-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03427289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Free our seeds !’ Strategies of farmers’ movements to reappropriate seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabien Girard; Christine Frison. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Commons, Plant Breeding and Agricultural Research. Challenges for Food Security and Agrobiodiversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.210-225, 2018, Earthscan Food and Agriculture, 9781351615907</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anthropologie au-delà de l'anthropos. Un récit par les marges de la discipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-73, 2017, 978-2-85944-988-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficile interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Feuerhahn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Blanc, E. Demeulenaere, W. Feuerhahn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités environnementales. Enquêtes et contre-enquêtes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions de la Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-275, 2017, 2-85944-988-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01654055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles de verdissement de l’agriculture et acteurs en compétition à Rio+20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Castro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Foyer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur Rio+20. La modernisation écologique à l'épreuve</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.185-212, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes culturels, stratégies et pratiques d'exploitation, de contrôle et de gestion des environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Binder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yildiz Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Beyries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Callou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre National de la Recherche scientifique (France). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective de l'Institut Ecologie &amp; Environnement du CNRS : compte-rendu des journées des 24 et 25 octobre 2012, Avignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, hors-série, Centre national de la Recherche scientifique, pp.111-118, 2013, Les Cahiers Prospectives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on faire du bon pain sans les savoirs des paysans ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lionel Larqué, Dominique Pestre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences ça nous regarde. Histoires surprenantes de nos rapports aux sciences et aux techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.64-69, 2013, Les empêcheurs de penser en rond, 9782359250695</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Farm Conservation in Industrialized Countries: A Way to Promote Dynamic Management of Biodiversity within Agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nigel Maxted; M. Ehsan Dulloo; Brian V. Ford-Lloyd; Lothar Frese; José M. Iriondo; Miguel A. A. Pinheiro de Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrobiodiversity Conservation: Securing the Diversity of Crop Wild Relatives and Landraces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABI</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.172-180, 2012, 9781845938512</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farmers' seeds systems in industrial agricultures: new research object, renewed approaches in Ethnobotany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pochettino, María Lelia, Ana H. Ladio &amp; Patricia M. Arenas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traditions and Transformations in Ethnobotany / Tradiciones &amp; transformaciones en Etnobotánica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CYTED (San Salvaldor de Jujuy, Argentina), pp.197-204, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00593809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultiver la biodiversité. Semences et identité paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hervieu B., Mayer N., Müller P. Purseigle F., &amp; J. Rémy. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les mondes agricoles en politique. De la fin des paysans au retour de la question agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de Sciences Po</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.73-92, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00528010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Konso du sud-ouest de l'Éthiopie - Des montagnards à la conquête des basses terres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hirsch, Bernard Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le rift est-africain, une singularité plurielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions IRD, Montpellier ; Publications scientifiques du Muséum, Paris, pp.287-293, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00449428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agriculteurs et chercheurs dans la gestion à la ferme des ressources génétiques : dynamiques d'apprentissage autour de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand Hervieu, Bernard Hubert. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences en campagne, Regards croisés, passés et à venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions de l'Aube, pp.189-199, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. De la réhabilitation des variétés anciennes à la pratique collective d'une sélection paysanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hélène Zaharia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyage autour des blés paysans. Témoignages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseau Semences Paysannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.4-13, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01165332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une génétique de pair à pair ? L'émergence de la sélection participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Charvolin, A. Micoud et L. K. Nyhart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences citoyennes. Vigilance collective et rapport entre profane et scientifique dans les sciences naturalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ed. de l'Aube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.122-147, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Moringa stenopetala est-il l'arbre des Konso ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-C. Cormier-Salem, D. Juhé-Beaulaton, J. Boutrais, B. Roussel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimonialiser la nature tropicale. Dynamiques locales, enjeux internationaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, pp.371-402, 2002, Colloques et Séminaires, 2-7099-1496-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'échanges de semences paysannes et diversité génétique des variétés de blé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier final du programme Plantadiv. MNHN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion dynamique à la ferme en contexte d'agriculture industrialisée: un modèle original d'implication sociétale auto-organisée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Thépot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III. Colloque Francophone de Biologie de la Conservation, le Réveil du Dodo.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-farm conservation in industrialized countries : a way to promote dynamic management of biodiversity within agroecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle I. Goldringer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Towards the Establishment of Genetic Reserves for Crop Wild Relatives and Landraces in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Oxon, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/9781845938512.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du projet REPERE au Métaprogramme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Moneyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Hausser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ancori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Groupe Repere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Rencontre du Nouveau Réseau Vigne et Vins Septentrional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Colmar, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le groupe Lait cru du RMT, acteur du « tournant microbien » ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Lagrola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appropriation du vivant : diverses stratégies de lutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inf'OGM, n°148, janvier / février 2018 /Dossier : Le vivant, privatisation en cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The King never Dies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lamarque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, pp.73 min</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biodiversité d'une plante cultivée, le blé&amp;quot;. Exposition vivante organisée au Jardin des plantes à Paris, à l'occasion de l'année internationale de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05447051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haricots d’ici et blés d’antan. Réinventer la variété dans les collectifs « haricot tarbais » et «Réseau Semences Paysannes Blé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03461401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprivoiser le vivant invisible. Savoirs, usages, appropriations de la microbiodiversité fromagère&amp;quot;. Synthèse du séminaire organisé dans le cadre du projet REPASTOL (15-16 décembre 2016, au Muséum National d'Histoire naturelle). (8 pages)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les abeilles ont le bourdon. Etude pluridisciplinaire du commerce et des échanges d'insectes pollinisateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Faugere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Alphandéry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Barral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cesard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] Institut National de la Recherche Agronomique. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01285273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Archaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Villemey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilaire Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Ouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contrat] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HERBES FOLLES ET ARBRES ROIS - Gestion paysanne des ligneux au pays konso (Ethiopie), contribution à la définition d'un patrimoine naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Demeulenaere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anthropologie sociale et ethnologie. Museum national d'histoire naturelle - MNHN PARIS, 2005. Français. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00146370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C0B94116"/>
+    <w:nsid w:val="5491B2CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FCE7188F"/>
+    <w:nsid w:val="B763D6E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/ecotopiques/ecotopiques-685662.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondecommun.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservationandsociety.org.in/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanitesenvironnementales.fr/fr/humanites-environnementales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Demeulenaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.010.0094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05011744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-025-00669-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127pv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Piersante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2020.1753704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070153ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0748" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422722v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.787" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242330v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Suda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211460v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Deschamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10276" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2014.690104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713014033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.020.0121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.5902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Commons-Plant-Breeding-and-Agricultural-Research-Challenges-for-Food/Girard-Frison/p/book/9781138087583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654055v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927319v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/52/80/10/PDF/Mondes_agri_ch2-PrePrint.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446916v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449428v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semencespaysannes.org" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/59/91/PDF/BonneuilDemeulenaere_GenetiqueParticipative_final.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hausser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/collections-et-revues/toutes-nos-collections/ecotopiques/ecotopiques-685662.kjsp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/rac/267" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mondecommun.hypotheses.org/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.conservationandsociety.org.in/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://humanitesenvironnementales.fr/fr/humanites-environnementales" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01447087v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Demeulenaere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Feuerhahn" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05566468v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Demeulenaere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/moco.010.0094" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05011744v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40656-025-00669-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lallier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127pv" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.14821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343740v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lagrola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100895v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Luneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duvail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Chlous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.031.0199" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597241v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimi Th&#233;odore Doudou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thivet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.34625" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181792v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005880v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Piersante" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03066150.2020.1753704" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423163v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070153ar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768948v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rivi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hyacinthe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Baltassat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Baltazar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018012" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Goldringer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017045" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713768v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigas Arvanitis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cahour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Licoppe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rac.035.0110" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422722v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/teth.787" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429071v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.164.0748" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211460v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzie Deschamps" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.10276" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01242330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonneuil" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiaki Suda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01184093v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver T. Coomes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn J. Mcguire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Caillon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doyle Mckey" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2015.07.008" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016766v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fcl.2014.690104" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927321v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960713014033" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062872v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Goulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.020.0121" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201378v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pautasso" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guntra Aistara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Barnaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Clouvel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0089-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645145v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dawson" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rehman Khan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Galic" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1752-4571.2012.00257.x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747869v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704163v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.5902" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590651v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Balfourier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Basson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthellot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656262v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thomas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit Joly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Allaire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175993v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Beno&#238;t Joly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Allaire" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060982v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427289v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lamarque" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Commons-Plant-Breeding-and-Agricultural-Research-Challenges-for-Food/Girard-Frison/p/book/9781138087583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654058v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications-sorbonne.fr/fr/livre/?GCOI=28405100107070" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01654055v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211474v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Castro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yildiz Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bracco" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Callou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927319v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246016v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cabi.org/bookshop/book/9781845938512" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593809v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/52/80/10/PDF/Mondes_agri_ch2-PrePrint.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449428v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446916v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01165332v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.semencespaysannes.org" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175991v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.archives-ouvertes.fr/docs/00/17/59/91/PDF/BonneuilDemeulenaere_GenetiqueParticipative_final.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Goldringer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804444v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Th&#233;pot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745553v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/9781845938512.0173" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810831v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moneyron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hausser" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ancori" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Groupe Repere" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713017v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137796v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506484v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447051v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461401v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083479v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01285273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faugere" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Alphand&#233;ry" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barral" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cesard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00146370v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>