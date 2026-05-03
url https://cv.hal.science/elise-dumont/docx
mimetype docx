--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1029,706 +1029,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
+                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karen dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04743222v1</w:t>
+                <w:t xml:space="preserve">hal-04609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.345-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609190v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+                <w:t xml:space="preserve">Self-assembly of achiral building blocks into chiral cyclophanes using non-directional interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Deiana</w:t>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+                <w:t xml:space="preserve">Benjamin Ourri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Pierre-Thomas Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Titouan Chetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (26), pp.7126-7135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d3sc01235b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+                <w:t xml:space="preserve">hal-04239440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Monari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487441v1</w:t>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of achiral building blocks into chiral cyclophanes using non-directional interactions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Titouan Chetot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (26), pp.7126-7135. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.1977-1982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d3sc01235b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239440v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (13), pp.3199-3207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1762,51 +1762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalizing the environment-dependent photophysical behavior of a DNA luminescent probe by classical and non-adiabatic molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,51 +1905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Greenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1990,416 +1990,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04498862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of singlet oxygen with DNA, an update</w:t>
+                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+                <w:t xml:space="preserve">Jeremy Morere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13581⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.3096-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03512824v1</w:t>
+                <w:t xml:space="preserve">hal-04157319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ni-Centered Coordination-Induced Spin-State Switching Triggered by Electrical Stimulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 144 (39), pp.17955-17965. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.2c07196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03855661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of singlet oxygen with DNA, an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Miclot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tao Jiang</w:t>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (12), pp.3096-3106. </w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.564-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/php.13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157319v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Electrochemistry of Free-Base Porphyrins Bearing Trifluoromethyl meso-Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2479,909 +2479,909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Behavior of Triplet Thymine in a Model B‐DNA Strand. Energetics and Spin Density Localization Revealed by ab initio Molecular Dynamics Simulations † *</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part II: Local primary chemical boost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13549⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04905812v1</w:t>
+                <w:t xml:space="preserve">hal-03029595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organo-polyoxometalate-Based Hydrogen-Bond Catalysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moreno Lelli</w:t>
+                <w:t xml:space="preserve">Assessing the sequence dependence of pyrimidine–pyrimidone (6–4) photoproduct in a duplex double-stranded DNA: A pitfall for microsecond range simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (13), pp.135103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0041332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376764v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Higher Nuclearity Polyazanes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Palladium-Driven Self-Assembled Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Criton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Debora Vilona</w:t>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Jacob</w:t>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adérito Fins Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202004830⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.3543-3555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03450809v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+                <w:t xml:space="preserve">The Behavior of Triplet Thymine in a Model B‐DNA Strand. Energetics and Spin Density Localization Revealed by ab initio Molecular Dynamics Simulations † *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (3), pp.633-639. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/php.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03590673v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Palladium-Driven Self-Assembled Architectures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+                <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+                <w:t xml:space="preserve">Tangui Le Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adérito Fins Carreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02365⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03206835v1</w:t>
+                <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sequence dependence of pyrimidine–pyrimidone (6–4) photoproduct in a duplex double-stranded DNA: A pitfall for microsecond range simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+                <w:t xml:space="preserve">Organo-polyoxometalate-Based Hydrogen-Bond Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vilona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423537v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part II: Local primary chemical boost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Properties of Higher Nuclearity Polyazanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hela Charfi</w:t>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+                <w:t xml:space="preserve">Thomas Criton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vilona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 179, pp.109161. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (11), pp.3670-3674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202004830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029595v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3471,103 +3471,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19, pp.2861-2869. </w:t>
@@ -3599,1121 +3599,1121 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of divalent cations in the protein crystallization process assisted by lanthanide-based additives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Talon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony d' Aléo</w:t>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (30), pp.8572-8580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407486v1</w:t>
+                <w:t xml:space="preserve">hal-03407511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy electron transport in gold: mesoscopic potential calculation and its impact on electron emission yields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ipatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 136 (3), pp.345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic View of the Interaction of Histone Tails with Clustered Abasic Sites in a Nucleosome Core Particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (25), pp.6014-6019. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+                <w:t xml:space="preserve">Influence of divalent cations in the protein crystallization process assisted by lanthanide-based additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dalinot</w:t>
+                <w:t xml:space="preserve">Romain Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachim Galiana</w:t>
+                <w:t xml:space="preserve">Anthony d' Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (30), pp.8572-8580. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (20), pp.15208-15214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407511v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part I: Global primary chemical boost</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108790⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498384v1</w:t>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Approach for Capturing Calixarenes-Proteins Interactions: The Case of Cytochrome C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Claerbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08482⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424089v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Dynamics Approach for Capturing Calixarenes-Proteins Interactions: The Case of Cytochrome C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Victor Claerbout</w:t>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (50), pp.11371-11378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157466v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part I: Global primary chemical boost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dark side of disulfide-based dynamic combinatorial chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ourri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4803,90 +4803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Properties of Higher Nuclearity Polyazanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vilona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4941,90 +4941,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Nucleosome Histone Core on the Structure and Dynamics of DNA-Containing Pyrimidine–Pyrimidone (6–4) Photoproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Matoušková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Claerbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (9), pp.5972-5981. </w:t>
@@ -5062,103 +5062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ligand Binding Strength on the Morphology of Functionalized Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2717-2723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5186,585 +5186,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Halogen-Bond Donor Catalyst for Templated Macrocyclization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wetting the lock and key enthalpically favours polyelectrolyte binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Septavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Guillier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201908317⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc02966k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02303400v1</w:t>
+                <w:t xml:space="preserve">hal-01917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic strategy for the selective recognition of organophosphates in 100% water: synergies of electrostatic interactions, cavity embedment and metal coordination</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9qo00263d⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1092-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812803v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Beuve</w:t>
+                <w:t xml:space="preserve">A Halogen-Bond Donor Catalyst for Templated Macrocyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (42), pp.14940-14943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201908317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057656v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting the lock and key enthalpically favours polyelectrolyte binding</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Septavaux</w:t>
+                <w:t xml:space="preserve">A biomimetic strategy for the selective recognition of organophosphates in 100% water: synergies of electrostatic interactions, cavity embedment and metal coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Héloin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.277-283. </w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.1627-1636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sc02966k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9qo00263d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917669v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5841,51 +5841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,77 +5975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing interaction of a trilysine peptide with DNA behind formation of guanine-lysine cross-links: insights from molecular dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6092,51 +6092,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Engilberge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6386,64 +6386,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Donnier-Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Septavaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Héloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6814,51 +6814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wensheng Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 23 (2), pp.228. </w:t>
@@ -6890,503 +6890,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02184614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Interstrand cross-linking implies contrasting structural consequences for DNA: insights from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filip Lankaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.2188-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583391v1</w:t>
+                <w:t xml:space="preserve">hal-01449663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Conformation of Polyglycine Organo-Polyoxotungstates: Evidence for Zipper Folding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debora Vilona</w:t>
+                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lachkar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (54), pp.13323 - 13327. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646338v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstrand cross-linking implies contrasting structural consequences for DNA: insights from molecular dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
+                <w:t xml:space="preserve">Elucidation of the Conformation of Polyglycine Organo-Polyoxotungstates: Evidence for Zipper Folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vilona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filip Lankaš</w:t>
+                <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (4), pp.2188-2195. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (54), pp.13323 - 13327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449663v1</w:t>
+                <w:t xml:space="preserve">hal-01646338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 23 (52), pp.12845-12852. </w:t>
@@ -7450,64 +7450,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7552,956 +7552,956 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon-absorption DNA sensitization via solvated electron production: unraveling photochemical pathways by molecular modeling and simulation</w:t>
+                <w:t xml:space="preserve">Thermodynamics of DNA: sensitizer recognition. Characterizing binding motifs with all-atom simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (27), pp.18598 - 18606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6cp02592g⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18 (48), pp.33180-33186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP06078A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449676v1</w:t>
+                <w:t xml:space="preserve">hal-02186080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-induced purine lesion formation is dependent on DNA helical topology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Terzidis</w:t>
+                <w:t xml:space="preserve">Singlet Oxygen Attack on Guanine: Reactivity and Structural Signature within the B-DNA Helix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Prisecaru</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Antonio Randazzo</w:t>
+                <w:t xml:space="preserve">Juan Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10715762.2016.1244820⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (35), pp.12358-12362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896736v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (18), pp.8588-8599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271590v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen abstraction by photoexcited benzophenone: consequences for DNA photosensitization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meilani Wibowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roca-Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 18 (11), pp.7829-7836. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5CP07938A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01287926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Oxygen Attack on Guanine: Reactivity and Structural Signature within the B-DNA Helix</w:t>
+                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juan Aranda</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601287⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01449792v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-photon-absorption DNA sensitization via solvated electron production: unraveling photochemical pathways by molecular modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (27), pp.18598 - 18606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02592g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449647v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of DNA: sensitizer recognition. Characterizing binding motifs with all-atom simulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Radical-induced purine lesion formation is dependent on DNA helical topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Terzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Prisecaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zara Molphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niall Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chipot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonio Randazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (48), pp.33180-33186. </w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (sup1), pp.S91 - S101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP06078A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2016.1244820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186080v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repair Rate of Clustered Abasic DNA Lesions by Human Endonuclease: Molecular Bases of Sequence Specificity</w:t>
               </w:r>
@@ -8513,77 +8513,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (19), pp.3760-3765. </w:t>
@@ -8621,64 +8621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Porphyrin-Based Self-Assembled Coordination Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Calin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8755,103 +8755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grafting of Secondary Diolamides onto [P 2 W 15 V 3 O 62 ] 9− Generates Hybrid Heteropoly Acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lachkar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vilona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (20), pp.5961 - 5965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8891,356 +8891,356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Radiation-induced and oxidative DNA damages</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">DFT investigation of the formation of linear aminols as the first step toward the induction of oxidatively generated interstrand cross-link DNA lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryssostomos Chatgilialoglu</w:t>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3, </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134 (3), pp.26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-015-1631-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02187408v1</w:t>
+                <w:t xml:space="preserve">hal-01234544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the chemical meanings of the reaction electronic flux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
+                <w:t xml:space="preserve">Editorial: Radiation-induced and oxidative DNA damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Tognetti</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chryssostomos Chatgilialoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-015-1730-7⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363815v1</w:t>
+                <w:t xml:space="preserve">hal-02187408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT investigation of the formation of linear aminols as the first step toward the induction of oxidatively generated interstrand cross-link DNA lesions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raymond Grüber</w:t>
+                <w:t xml:space="preserve">Insights into the chemical meanings of the reaction electronic flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Dumont</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noemi Hernandez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 134 (3), pp.26. </w:t>
+              <w:t xml:space="preserve">, 2015, 134 (11), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-015-1631-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-015-1730-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234544v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excited state evolution of DNA stacked adenines resolved at the CASPT2//CASSCF/Amber level: from the bright to the excimer state and back</w:t>
               </w:r>
@@ -9354,252 +9354,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01234547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Palmatine with DNA: An Environmentally Controlled Phototherapy Drug</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Probing deactivation pathways of DNA nucleobases by two-dimensional electronic spectroscopy: first principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp5088515⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fd00175c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01114787v1</w:t>
+                <w:t xml:space="preserve">hal-01234546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing deactivation pathways of DNA nucleobases by two-dimensional electronic spectroscopy: first principles simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Palmatine with DNA: An Environmentally Controlled Phototherapy Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 177, pp.345-362. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (2), pp.410-419. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4fd00175c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp5088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234546v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01114787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
               </w:r>
@@ -9624,51 +9624,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.323-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9887,51 +9887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Fonseca Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Lankaš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 54 (5), pp.1259-1267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9978,51 +9978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolving the Benzophenone DNA-Photosensitization Mechanism at QM/MM Level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meilani Wibowo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10093,437 +10093,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding DNA under oxidative stress and sensitization: the role of molecular modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral lineshapes in nonlinear electronic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Fingerhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00043⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (46), pp.30925-30936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01167a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889534v1</w:t>
+                <w:t xml:space="preserve">hal-01246263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (32), pp.11509-11516. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01186698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral lineshapes in nonlinear electronic spectroscopy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding DNA under oxidative stress and sensitization: the role of molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (46), pp.30925-30936. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp01167a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246263v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the Guanine Endoperoxide Intermediate: A Computational Challenge for Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10655,329 +10655,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an accurate treatment of σ∗←σ transitions: Moving onto</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.06.044⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (2), pp.425-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115343v1</w:t>
+                <w:t xml:space="preserve">hal-00828536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Dumont</w:t>
+                <w:t xml:space="preserve">Towards an accurate treatment of σ∗←σ transitions: Moving onto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 580, pp.14-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00828536v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the competitive formation of tandem DNA lesions by a nucleobase peroxyl Q1 radical: a DFT-D screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.3038-3045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11050,51 +11050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (10), pp.641-648. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11268,563 +11268,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superior Performance of Range-Separated Hybrid Functionals for Describing σ* ← σ UV-Vis Signatures of Three-Electron Two-Center Anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupont</w:t>
+                <w:t xml:space="preserve">Chandan Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (12), pp.3237-3246. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (4), pp.2111-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp211875r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865317v1</w:t>
+                <w:t xml:space="preserve">hal-01115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-electron addition on short-loop selenylsulfide and diselenide-linked biomolecules: From diethyldichalcogens to Grx3-like selenopeptides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superior Performance of Range-Separated Hybrid Functionals for Describing σ* ← σ UV-Vis Signatures of Three-Electron Two-Center Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.23233⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (12), pp.3237-3246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp211875r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115359v1</w:t>
+                <w:t xml:space="preserve">hal-00865317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One-electron addition on short-loop selenylsulfide and diselenide-linked biomolecules: From diethyldichalcogens to Grx3-like selenopeptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 112 (8), pp.2018-2029. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01115345v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Embedding Governs a Dramatic Variation of Electron Paramagnetic Resonance Hyperfine Coupling Constants of Disulfide Radical Anions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Burrowing and subsurface locomotion in anguilliform fish: behavioral specializations and mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. de Schepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2021566⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (8), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.051185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104310v1</w:t>
+                <w:t xml:space="preserve">hal-02436092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrowing and subsurface locomotion in anguilliform fish: behavioral specializations and mechanical constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometrical Embedding Governs a Dramatic Variation of Electron Paramagnetic Resonance Hyperfine Coupling Constants of Disulfide Radical Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 214 (8), pp.1379-1385. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (20), pp.6776-6783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/jeb.051185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2021566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436092v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling Gold(I)-Specific Action Towards Peptidic Disulfide Cleavage: A DFT Investigation</w:t>
               </w:r>
@@ -11920,807 +11920,807 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01121423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of recently-proposed functionals for describing disulfide radical anions and similar systems</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Improved DFT Description of Intrastrand Cross-Link Formation by Inclusion of London Dispersion Corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandan Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.11.062⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (50), pp.15138-15144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp209074q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116173v1</w:t>
+                <w:t xml:space="preserve">hal-01115361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved DFT Description of Intrastrand Cross-Link Formation by Inclusion of London Dispersion Corrections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Performances of recently-proposed functionals for describing disulfide radical anions and similar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele D. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (4-6), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.11.062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp209074q⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01115361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electronic effects and ring strain influences on the electron uptake by selenium-containing bonds</w:t>
+                <w:t xml:space="preserve">Intersulfur Distance Is a Key Factor in Tuning Disulfide Radical Anion Vertical UV−Visible Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/qua.22072⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (2), pp.581-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz900214e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116181v1</w:t>
+                <w:t xml:space="preserve">hal-01116178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersulfur Distance Is a Key Factor in Tuning Disulfide Radical Anion Vertical UV−Visible Absorption</w:t>
+                <w:t xml:space="preserve">Electronic effects and ring strain influences on the electron uptake by selenium-containing bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 110 (3), pp.513-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.22072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jz900214e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01116178v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built to bite: cranial design and function in the wrinkle-faced bat</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does microhydration impact on structure, spectroscopy and formation of disulfide radical anions? An ab initio investigation on dimethyldisulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Medellã­n</w:t>
+                <w:t xml:space="preserve">Inacrist Geronimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vargas-Contreras</w:t>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santana</w:t>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 279 (4), pp.329-337. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 481 (4-6), pp.173-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00618.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435662v1</w:t>
+                <w:t xml:space="preserve">hal-01116184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does microhydration impact on structure, spectroscopy and formation of disulfide radical anions? An ab initio investigation on dimethyldisulfide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Built to bite: cranial design and function in the wrinkle-faced bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inacrist Geronimo</w:t>
+                <w:t xml:space="preserve">R. Medellã­n</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+                <w:t xml:space="preserve">J. Vargas-Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Dumont</w:t>
+                <w:t xml:space="preserve">S. Santana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 481 (4-6), pp.173-179. </w:t>
+              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 279 (4), pp.329-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.09.079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00618.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116184v1</w:t>
+                <w:t xml:space="preserve">hal-02435662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Selectivity and Successiveness of a Two-Electron Capture on a Multiply Disulfide-Linked Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12806,51 +12806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12909,51 +12909,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Governing Electron Capture by Small Disulfide Loops in Two-Cysteine Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13051,51 +13051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13200,51 +13200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP) 2024 President’s Meeting.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13269,51 +13269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-Histone cross-link formation via Hole Trapping in Nucleosome core particle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13390,51 +13390,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du Pôle Sud-Est de ThéMoSia 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13459,51 +13459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13580,51 +13580,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 th Congress of the European Society for Photobiology 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13643,445 +13643,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Spin State Switching in a Viologen-Substituted Nickel Porphyrin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on   Porphyrins and Phthalocyanines (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">ESPA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870587v1</w:t>
+                <w:t xml:space="preserve">hal-04727520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism Applied to Spin-State Switching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Spin State Switching in a Viologen-Substituted Nickel Porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Online Meeting, China</w:t>
+              <w:t xml:space="preserve">International Conference on   Porphyrins and Phthalocyanines (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03870627v1</w:t>
+                <w:t xml:space="preserve">hal-03870587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced Electron Transfer as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism Applied to Spin-State Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshops on Nano and Bio-Photonics (IWNBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Evian, France</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Online Meeting, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03828307v1</w:t>
+                <w:t xml:space="preserve">hal-03870627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Metal-Organic Architectures, From Responsive Self-Assembled Materials to Spin-State Switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Metal-Organic Architectures : From Responsive Self-Assembled Materials to Spin-State Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14097,349 +14080,366 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles du groupe Français de Magnétisme Moléculaire</w:t>
+              <w:t xml:space="preserve">journées scientifiques de l’Association Française de Magnétisme Moléculaire JAM2 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889298v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Metal-Organic Architectures : From Responsive Self-Assembled Materials to Spin-State Switching</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Photoinduced Electron Transfer as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées scientifiques de l’Association Française de Magnétisme Moléculaire JAM2 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
+              <w:t xml:space="preserve">6th International Workshops on Nano and Bio-Photonics (IWNBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870642v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03828307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Metal-Organic Architectures, From Responsive Self-Assembled Materials to Spin-State Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles du groupe Français de Magnétisme Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727520v1</w:t>
+                <w:t xml:space="preserve">hal-04889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laleh Allahkaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14484,191 +14484,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-induced Spin State Switching in Redox-responsive Viologen-based Metalloporphyrins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Scientifiques du GDR MAPYRO (Macrocycles Pyrroliques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, web meeting, France</w:t>
+              <w:t xml:space="preserve">The 6th Edition of the Smart Materials and Surfaces - SMS 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03435816v1</w:t>
+                <w:t xml:space="preserve">hal-03421044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14684,241 +14688,237 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecom-Concoord Webinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
+              <w:t xml:space="preserve">Journée du Groupement d'Etude en Recherche PhotoElectroStimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441972v1</w:t>
+                <w:t xml:space="preserve">hal-03441946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coordination-induced Spin State Switching in Redox-responsive Viologen-based Metalloporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Edition of the Smart Materials and Surfaces - SMS 2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">journée Scientifiques du GDR MAPYRO (Macrocycles Pyrroliques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, web meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421044v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14934,103 +14934,103 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupement d'Etude en Recherche PhotoElectroStimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Gecom-Concoord Webinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03441946v1</w:t>
+                <w:t xml:space="preserve">hal-03441972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Adaptative Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15038,51 +15038,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends in Electrochemistry; First French-Spanish Worshop on Electrochemistry-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
@@ -15111,51 +15111,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15245,90 +15245,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Porphyrin-Based Self-Assembled Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, France</w:t>
@@ -15357,51 +15357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Supramolecular Assembly Involving Cucurbit[8]uril and Porphyrin-based Tectons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15476,799 +15476,799 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational insights into DNA lesions: sequence effects in and out of the nucleosome</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping DNA lesions in and out the nucleosome: insights from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network analysis to elucidate natural system dynamics, diversity and performance - CECAM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on DNA Damage and Repair (DNADNR): Chemistry, Biology, and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308301v1</w:t>
+                <w:t xml:space="preserve">hal-02308329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM CONCOORD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03033484v1</w:t>
+                <w:t xml:space="preserve">hal-04887001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics insights for DNA lesions in oligonucleotides and nucleosomal DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Structure and reactivity of complex DNA lesions: clustered abasic sites as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième réunion annuelle du GdR Architecture et Dynamique Nucléaires (ADN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">21e congrès du GGMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02124544v1</w:t>
+                <w:t xml:space="preserve">hal-02308222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo/Redox-Responsive Supramolecular Assemblies Involving Cucurbit[n]uril cavitands and Porphyrin-based Tectons</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Jean-François Demets</w:t>
+                <w:t xml:space="preserve">Molecular dynamics insights for DNA lesions in oligonucleotides and nucleosomal DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques communes des GDR PES (photo-electrostimulation) et MCM2 (magnétisme et commutation moléculaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">Huitième réunion annuelle du GdR Architecture et Dynamique Nucléaires (ADN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887034v1</w:t>
+                <w:t xml:space="preserve">hal-02124544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping DNA lesions in and out the nucleosome: insights from molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photo/Redox-Responsive Supramolecular Assemblies Involving Cucurbit[n]uril cavitands and Porphyrin-based Tectons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jean-François Demets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on DNA Damage and Repair (DNADNR): Chemistry, Biology, and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Journées scientifiques communes des GDR PES (photo-electrostimulation) et MCM2 (magnétisme et commutation moléculaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308329v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of complex DNA lesions: clustered abasic sites as a case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Computational insights into DNA lesions: sequence effects in and out of the nucleosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du GGMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Network analysis to elucidate natural system dynamics, diversity and performance - CECAM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308222v1</w:t>
+                <w:t xml:space="preserve">hal-02308301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">GECOM CONCOORD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04887001v1</w:t>
+                <w:t xml:space="preserve">hal-03033484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16448,77 +16448,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR SOLVATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16681,77 +16681,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR NanOperando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16776,77 +16776,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DocScilor</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nancy,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16934,351 +16934,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the structure and triplet-triplet energy transfer of the 6-4 photoproduct</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modélisation de structures d'ADN endommagé : un microscope computationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bari, Italy</w:t>
+              <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488339v1</w:t>
+                <w:t xml:space="preserve">hal-01297487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de structures d'ADN endommagé : un microscope computationnel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Modelling the structure and triplet-triplet energy transfer of the 6-4 photoproduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymond Grüber</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297487v1</w:t>
+                <w:t xml:space="preserve">hal-01488339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELLING THE INTERSTRAND CROSS-LINKS IMPACT ON DNA STRUCTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Lankaš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Radiation Damage to DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17372,64 +17372,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abasic Sites Impact on DNA Structure and Interstrand Cross-Links Generation Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17480,51 +17480,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulations of complex oxidatively-generated DNA lesions: reactivity and structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17607,77 +17607,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Photodamage and Repair: Computational Photobiology in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QM/MM Studies of Light-responsive Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.293-332, 2020, Challenges and Advances in Computational Chemistry and Physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17737,332 +17737,332 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metal-DNA biohybrid as Enantioselective Artificial PhotoDNAzyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Non-covalent Stereocontrol of Disulfide bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zachary Pastorel</w:t>
+                <w:t xml:space="preserve">Julien Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Zanzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Adrien Forot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216036v1</w:t>
+                <w:t xml:space="preserve">hal-05393306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-covalent Stereocontrol of Disulfide bonds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vial</w:t>
+                <w:t xml:space="preserve">A Metal-DNA biohybrid as Enantioselective Artificial PhotoDNAzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Pastorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leclaire</w:t>
+                <w:t xml:space="preserve">Juliette Zanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellios Arseniyadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393306v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding stereochemical molecular information on cyclophanes using non-directional interactions and achiral building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ourri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Belenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18187,51 +18187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F63FD58D"/>
+    <w:nsid w:val="D1BA9299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18418,51 +18418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-111X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108930793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9711-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Nolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina de Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patrizia Falanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialou Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Iqbal Sahibzada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeeha Shahzad Lodhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cremonini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Zeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Shehzadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Ahmad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12111250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239440v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ourri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Skowron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Chetot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01235b" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00431-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingyu Wen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarrec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Greenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512824v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13581" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855661v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c07196" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202101604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905812v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13549" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03376764v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vilona" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450809v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Criton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004830" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206835v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;rito Fins Carreira" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02365" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423537v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041332" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08482" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02399J" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03089670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303400v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908317" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812803v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qo00263d" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04708E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889566v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00766" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03252a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020228" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646338v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703509" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449663v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lanka&#353;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1253" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449676v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02592g" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896736v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terzidis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Prisecaru" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Molphy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Barron" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1244820" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287926v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilani Wibowo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanjuan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07938A" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449792v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranda" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601287" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-514JRM93-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186080v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06078A" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412979v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09311" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510954" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP1WQZK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187408v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssostomos Chatgilialoglu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00054" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363815v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Hernandez-Haro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1730-7" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1631-9" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234547v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried H&#246;finger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Flavio Altavilla" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05546b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114787v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5088515" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234546v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giussani" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00175c" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Drink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Aronssohn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01498K" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fonseca Guerra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501157v" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114786v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502562d" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889534v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00043" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246263v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Fingerhut" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01167a" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508330r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115343v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.06.044" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H7RKLP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40280k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115341v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3994" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89LM68D6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326128v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53671h" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865317v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211875r" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115359v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23233" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCSV5511-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104310v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2021566" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436092v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Schepper" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanhooydonck" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051185" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100336" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC27AEEF37655BE0A100D742223BCC078E28707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116173v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.11.062" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNXB038Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115361v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209074q" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116181v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22072" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZJDHB90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116178v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz900214e" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435662v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medell&#227;&#173;n" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vargas-Contreras" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santana" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00618.x" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57C1LS92-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116184v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacrist Geronimo" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.079" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C93XNSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116191v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900093h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116187v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.05.041" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1FSV4G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806465e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHP79QLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116239v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800161m" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727351v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724399v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724407v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870587v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870627v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889298v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870642v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727520v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727507v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435816v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al-Shehimy" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441972v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435811v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441965v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435824v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308301v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033484v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124544v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308329v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308222v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308256v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308281v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061517v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061604v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297487v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490046v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490041v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490054v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216036v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pastorel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zanzi" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393306v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forot" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382026v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-111X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108930793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9711-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Nolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina de Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patrizia Falanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialou Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Iqbal Sahibzada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeeha Shahzad Lodhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cremonini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Zeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Shehzadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Ahmad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12111250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ourri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Skowron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Chetot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01235b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00431-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingyu Wen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarrec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Greenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c07196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202101604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041332" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;rito Fins Carreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13549" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03376764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vilona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Criton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02399J" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03089670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qo00263d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04708E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889566v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00766" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03252a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020228" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449663v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lanka&#353;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1253" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06078A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601287" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-514JRM93-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilani Wibowo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07938A" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02592g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terzidis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Prisecaru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Molphy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Barron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1244820" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412979v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09311" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510954" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP1WQZK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1631-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssostomos Chatgilialoglu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00054" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Hernandez-Haro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1730-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234547v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried H&#246;finger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Flavio Altavilla" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05546b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234546v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giussani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00175c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5088515" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Drink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Aronssohn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01498K" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fonseca Guerra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501157v" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114786v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502562d" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246263v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Fingerhut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01167a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00043" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508330r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.06.044" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H7RKLP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40280k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115341v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3994" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89LM68D6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326128v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53671h" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211875r" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23233" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCSV5511-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Schepper" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanhooydonck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051185" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104310v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2021566" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100336" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC27AEEF37655BE0A100D742223BCC078E28707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209074q" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.11.062" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNXB038Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116178v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz900214e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116181v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22072" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZJDHB90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116184v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacrist Geronimo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.079" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C93XNSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435662v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medell&#227;&#173;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vargas-Contreras" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00618.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57C1LS92-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116191v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900093h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116187v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.05.041" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1FSV4G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806465e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHP79QLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116239v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800161m" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727351v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724399v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724407v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727520v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870587v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870627v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870642v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727507v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441946v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al-Shehimy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435816v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441972v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435811v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441965v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435824v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308329v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308222v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308301v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308256v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308281v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061517v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061604v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490046v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490041v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490054v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393306v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216036v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pastorel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zanzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382026v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>