--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -122,53 +122,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">108930793</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=7lKE7PwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/A-9711-2010</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -221,12936 +242,12936 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truncated PNA-functionalized porous silicon biosensor for low-cost and early detection of troponin T in myocardial infarction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergistic action of crystallophore and imaging‐crystallophore enhances the production and imaging of protein crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina de Rosa</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Patrizia Falanga</w:t>
+                <w:t xml:space="preserve">Thomas Boukéké-Lespulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Abbate</w:t>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chapelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.129054⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202525011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396534v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic action of crystallophore and imaging‐crystallophore enhances the production and imaging of protein crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Truncated PNA-functionalized porous silicon biosensor for low-cost and early detection of troponin T in myocardial infarction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Maria Grazia Nolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boukéké-Lespulier</w:t>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Caterina de Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chapelle</w:t>
+                <w:t xml:space="preserve">Andrea Patrizia Falanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Abbate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202525011⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 299, pp.129054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2025.129054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512866v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insight into rifampicin resistance behind discordant mutations in RpoB of Mycobacterium tuberculosis: A molecular dynamics simulations study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Tahir Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jialou Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kashif Iqbal Sahibzada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeeha Shahzad Lodhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Results in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16, pp.102380. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rechem.2025.102380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calixarenes meet (TG4T)4 G-quadruplex: Exploring reciprocal interactions to develop innovative biotechnological applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patrizia Falanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cremonini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Grazia Nolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monica Terracciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 305, pp.141331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.141331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Epitopic Peptide Vaccine Against Newcastle Disease Virus: Molecular Dynamics Simulation and Experimental Validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irshad Ahmad</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (11), pp.1250. </w:t>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.345-356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vaccines12111250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05396582v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Roux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Delphine Pitrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630133v1</w:t>
+                <w:t xml:space="preserve">hal-04609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Epitopic Peptide Vaccine Against Newcastle Disease Virus: Molecular Dynamics Simulation and Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tariq Zeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Tahir Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aroosa Shehzadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen dos Santos</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irshad Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
+              <w:t xml:space="preserve">Vaccines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (11), pp.1250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vaccines12111250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609190v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05396582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743222v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of achiral building blocks into chiral cyclophanes using non-directional interactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rationalizing the environment-dependent photophysical behavior of a DNA luminescent probe by classical and non-adiabatic molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ourri</w:t>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Thomas Skowron</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d3sc01235b⟩</w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (9), pp.2081-2092. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s43630-023-00431-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04239440v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA–Histone Cross-Link Formation via Hole Trapping in Nucleosome Core Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingyu Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Deiana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Greenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (43), pp.23702-23714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.3c08135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04498862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Monari</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (7), pp.1977-1982. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04487441v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembly of achiral building blocks into chiral cyclophanes using non-directional interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Thomas Skowron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Chetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00582⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (26), pp.7126-7135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d3sc01235b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04258968v1</w:t>
+                <w:t xml:space="preserve">hal-04239440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the environment-dependent photophysical behavior of a DNA luminescent probe by classical and non-adiabatic molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Molecular Basis of the pH-Controlled Maturation of the Tick-Borne Encephalitis Flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s43630-023-00431-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (7), pp.1977-1982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.2c03551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476961v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04487441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA–Histone Cross-Link Formation via Hole Trapping in Nucleosome Core Particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">How SARS-CoV-2 alters the regulation of gene expression in infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Grandemange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Greenberg</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.3c08135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (13), pp.3199-3207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c00582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04498862v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reactivity of singlet oxygen with DNA, an update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécilia Hognon</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 98 (3), pp.564-571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157319v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ni-Centered Coordination-Induced Spin-State Switching Triggered by Electrical Stimulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Fragile We Are: Influence of Stimulator of Interferon Genes (STING) Variants on Pathogen Recognition and Immune Response Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Morere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+                <w:t xml:space="preserve">Cécilia Hognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orsola Baydoun</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+                <w:t xml:space="preserve">Tom Miclot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c07196⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.3096-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.2c00315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855661v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivity of singlet oxygen with DNA, an update</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ni-Centered Coordination-Induced Spin-State Switching Triggered by Electrical Stimulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13581⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (39), pp.17955-17965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c07196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03512824v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Electrochemistry of Free-Base Porphyrins Bearing Trifluoromethyl meso-Substituents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemElectroChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/celc.202101604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03798363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part II: Local primary chemical boost</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessing the sequence dependence of pyrimidine–pyrimidone (6–4) photoproduct in a duplex double-stranded DNA: A pitfall for microsecond range simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109161⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (13), pp.135103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0041332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029595v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sequence dependence of pyrimidine–pyrimidone (6–4) photoproduct in a duplex double-stranded DNA: A pitfall for microsecond range simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Palladium-Driven Self-Assembled Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adérito Fins Carreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0041332⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (6), pp.3543-3555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423537v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Palladium-Driven Self-Assembled Architectures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Behavior of Triplet Thymine in a Model B‐DNA Strand. Energetics and Spin Density Localization Revealed by ab initio Molecular Dynamics Simulations † *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.0c02365⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98 (3), pp.633-639. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.13549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206835v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Behavior of Triplet Thymine in a Model B‐DNA Strand. Energetics and Spin Density Localization Revealed by ab initio Molecular Dynamics Simulations † *</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part II: Local primary chemical boost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.13549⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 179, pp.109161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.109161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905812v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced in situ chemical activation of a fluorescent probe for monitoring intracellular G-quadruplex structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Mosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tangui Le Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13, pp.13795 - 13808. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d1nr02855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organo-polyoxometalate-Based Hydrogen-Bond Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vilona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moreno Lelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and Properties of Higher Nuclearity Polyazanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Médebielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Criton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Vilona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (11), pp.3670-3674. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.202004830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03450809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Maury</w:t>
+                <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0CP06570F⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.2861-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372877v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capturing The Dynamic Association Between A Tris-Dipicolinate Lanthanide Complex And A Decapeptide: A Combined Paramagnetic NMR And Molecular Dynamics Exploration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tao Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.04.055⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (19), pp.11224-11232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0CP06570F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326585v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-energy electron transport in gold: mesoscopic potential calculation and its impact on electron emission yields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José M Andrés Castán</w:t>
+                <w:t xml:space="preserve">Ricardo Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Dalinot</w:t>
+                <w:t xml:space="preserve">A. Ipatov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joachim Galiana</w:t>
+                <w:t xml:space="preserve">B. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 136 (3), pp.345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01318-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407511v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03186180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy electron transport in gold: mesoscopic potential calculation and its impact on electron emission yields</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Concept of Dimerization-Induced Inter System Crossing: at the Origins of Spin-Orbit Coupling Selection Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Abad Galán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Ramos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+                <w:t xml:space="preserve">José M Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ipatov</w:t>
+                <w:t xml:space="preserve">Clément Dalinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gervais</w:t>
+                <w:t xml:space="preserve">Pablo Simón Marqués</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Galiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal Plus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjp/s13360-021-01318-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (30), pp.8572-8580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c05082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186180v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic View of the Interaction of Histone Tails with Clustered Abasic Sites in a Nucleosome Core Particle</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of divalent cations in the protein crystallization process assisted by lanthanide-based additives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony d' Aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01058⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (20), pp.15208-15214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279410v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of divalent cations in the protein crystallization process assisted by lanthanide-based additives</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Dynamic View of the Interaction of Histone Tails with Clustered Abasic Sites in a Nucleosome Core Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01635⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (25), pp.6014-6019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407486v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular Dynamics Approach for Capturing Calixarenes-Proteins Interactions: The Case of Cytochrome C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (50), pp.11371-11378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033204v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
+                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part I: Global primary chemical boost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hela Charfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
+              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.108790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157466v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Approach for Capturing Calixarenes-Proteins Interactions: The Case of Cytochrome C</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymerization Photoinitiators with Near-Resonance Enhanced Two-Photon Absorption Cross-Section: Toward High-Resolution Photoresist with Improved Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Arnoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuki Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric-Aimé Poutougnigni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124 (50), pp.11371-11378. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.9264-9278. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.0c01518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424089v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monte Carlo simulation of free radical production under keV photon irradiation of gold nanoparticle aqueous solution. Part I: Global primary chemical boost</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Claerbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Physics and Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radphyschem.2020.108790⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.17314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498384v1</w:t>
+                <w:t xml:space="preserve">hal-03157466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dark side of disulfide-based dynamic combinatorial chemistry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+                <w:t xml:space="preserve">Synthesis and Properties of Higher Nuclearity Polyazanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Criton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vilona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Médebielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02995793v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Properties of Higher Nuclearity Polyazanes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">The dark side of disulfide-based dynamic combinatorial chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ourri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Septavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (31), pp.8151-8156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0SC02399J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089670v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02995793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the Nucleosome Histone Core on the Structure and Dynamics of DNA-Containing Pyrimidine–Pyrimidone (6–4) Photoproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Matoušková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Claerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (9), pp.5972-5981. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Ligand Binding Strength on the Morphology of Functionalized Gold Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Poignant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Beuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.2717-2723. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpclett.0c00300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wetting the lock and key enthalpically favours polyelectrolyte binding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélissa Dumartin</w:t>
+                <w:t xml:space="preserve">A Halogen-Bond Donor Catalyst for Templated Macrocyclization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Caytan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mongin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc02966k⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (42), pp.14940-14943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201908317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917669v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02303400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A biomimetic strategy for the selective recognition of organophosphates in 100% water: synergies of electrostatic interactions, cavity embedment and metal coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Reinaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
+              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6 (10), pp.1627-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9qo00263d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02057656v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Halogen-Bond Donor Catalyst for Templated Macrocyclization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Wetting the lock and key enthalpically favours polyelectrolyte binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Septavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Dumartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201908317⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.277-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc02966k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02303400v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A biomimetic strategy for the selective recognition of organophosphates in 100% water: synergies of electrostatic interactions, cavity embedment and metal coordination</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A Water Solvation Shell Can Transform Gold Metastable Nanoparticles in the Fluxional Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Poignant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Beuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivia Reinaud</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Chemistry Frontiers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1092-1098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.8b03822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9qo00263d⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812803v1</w:t>
+                <w:t xml:space="preserve">hal-02057656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guy Royal</w:t>
+                <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201805017⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 316, pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927373v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo/Redox-Responsive 2D-Supramolecular Assembly Involving Cucurbit[8]uril and a Star-Shaped Porphyrin Tecton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Royal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2019.05.077⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25 (6), pp.1573-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201805017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146626v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing interaction of a trilysine peptide with DNA behind formation of guanine-lysine cross-links: insights from molecular dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 21 (42), pp.23418-23424. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP04708E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02311522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accurate Estimation of the Standard Binding Free Energy of Netropsin with DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
+                <w:t xml:space="preserve">Hong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Breyton</w:t>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wensheng Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (2), pp.228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules23020228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823476v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+                <w:t xml:space="preserve">Unveiling the Binding Modes of the Crystallophore, a Terbium-based Nucleating and Phasing Molecular Agent for Protein Crystallography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Engilberge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Zvereva</w:t>
+                <w:t xml:space="preserve">Tristan Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+                <w:t xml:space="preserve">Sebastiano Di Pietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Brazard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Cécile Breyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (5), pp.2570 - 2585. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (39), pp.9739-9746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201802172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01889513v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01823476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diastereoselective Synthesis of a Dyn[3]arene with Distinct Binding Behaviors toward Linear Biogenic Polyamines</w:t>
+                <w:t xml:space="preserve">Resolving the Singlet Excited State Manifold of Benzophenone by First-Principles Simulations and Ultrafast Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Donnier-Marechal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Perret</w:t>
+                <w:t xml:space="preserve">Elena Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00766⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (5), pp.2570 - 2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b01208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889566v1</w:t>
+                <w:t xml:space="preserve">hal-01889513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Artur Nenov</w:t>
+                <w:t xml:space="preserve">Diastereoselective Synthesis of a Dyn[3]arene with Distinct Binding Behaviors toward Linear Biogenic Polyamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Donnier-Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Septavaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Jeamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Héloin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (8), pp.2420 - 2423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b00766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C7PP00439G⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02184642v1</w:t>
+                <w:t xml:space="preserve">hal-01889566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the excited-state hydrogen transfer in a (dG)·(dC) homopolymer: intrinsic photostability of DNA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
+                <w:t xml:space="preserve">The effect of solvent relaxation in the ultrafast time-resolved spectroscopy of solvated benzophenone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Zvereva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Brazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Tuñón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Marazzi</w:t>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (41), pp.7902-7911. </w:t>
+              <w:t xml:space="preserve">Photochemical &amp; Photobiological Sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (3), pp.323-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sc03252a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C7PP00439G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981143v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02184642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate Estimation of the Standard Binding Free Energy of Netropsin with DNA</w:t>
+                <w:t xml:space="preserve">Dynamics of the excited-state hydrogen transfer in a (dG)·(dC) homopolymer: intrinsic photostability of DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Zhang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wensheng Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Tuñón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules23020228⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (41), pp.7902-7911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc03252a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184614v1</w:t>
+                <w:t xml:space="preserve">hal-01981143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interstrand cross-linking implies contrasting structural consequences for DNA: insights from molecular dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (4), pp.2188-2195. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (52), pp.12845-12852. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw1253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201702065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449663v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Conformational polymorphism or structural invariance in DNA photoinduced lesions: implications for repair rates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (7), pp.3654-3662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583391v1</w:t>
+                <w:t xml:space="preserve">hal-01518937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of the Conformation of Polyglycine Organo-Polyoxotungstates: Evidence for Zipper Folding</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debora Vilona</w:t>
+                <w:t xml:space="preserve">Ibuprofen and ketoprofen potentiate UVA-induced cell death by a photosensitization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Besancenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lachkar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 23 (54), pp.13323 - 13327. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.8885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201703509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-09406-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646338v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Insights into Polyamine-DNA Binding Modes: Implications for Cross-Link Selectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Interstrand cross-linking implies contrasting structural consequences for DNA: insights from molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lankaš</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201702065⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.2188-2195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw1253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646327v1</w:t>
+                <w:t xml:space="preserve">hal-01449663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformational polymorphism or structural invariance in DNA photoinduced lesions: implications for repair rates</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Elucidation of the Conformation of Polyglycine Organo-Polyoxotungstates: Evidence for Zipper Folding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vilona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx148⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 23 (54), pp.13323 - 13327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201703509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518937v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamics of DNA: sensitizer recognition. Characterizing binding motifs with all-atom simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Grafting of Secondary Diolamides onto [P 2 W 15 V 3 O 62 ] 9− Generates Hybrid Heteropoly Acids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lachkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Vilona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Dehez</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moreno Lelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lacôte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (48), pp.33180-33186. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (20), pp.5961 - 5965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C6CP06078A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201510954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02186080v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singlet Oxygen Attack on Guanine: Reactivity and Structural Signature within the B-DNA Helix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hydrogen abstraction by photoexcited benzophenone: consequences for DNA photosensitization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meilani Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Juan Aranda</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201601287⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.7829-7836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CP07938A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01449792v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01287926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Thermodynamics of DNA: sensitizer recognition. Characterizing binding motifs with all-atom simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chipot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dehez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (48), pp.33180-33186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CP06078A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449647v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen abstraction by photoexcited benzophenone: consequences for DNA photosensitization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Singlet Oxygen Attack on Guanine: Reactivity and Structural Signature within the B-DNA Helix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Roca-Sanjuan</w:t>
+                <w:t xml:space="preserve">Juan Aranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (11), pp.7829-7836. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (35), pp.12358-12362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CP07938A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201601287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287926v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Correlation of bistranded clustered abasic DNA lesion processing with structural and dynamic DNA helix distortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yohann Moreau</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (18), pp.8588-8599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkw773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271590v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-photon-absorption DNA sensitization via solvated electron production: unraveling photochemical pathways by molecular modeling and simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Probing the reactivity of singlet oxygen with purines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.56-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkv1364⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6cp02592g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01449676v1</w:t>
+                <w:t xml:space="preserve">hal-01271590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical-induced purine lesion formation is dependent on DNA helical topology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-photon-absorption DNA sensitization via solvated electron production: unraveling photochemical pathways by molecular modeling and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Marazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Free Radical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10715762.2016.1244820⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (27), pp.18598 - 18606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6cp02592g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01896736v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repair Rate of Clustered Abasic DNA Lesions by Human Endonuclease: Molecular Bases of Sequence Specificity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+                <w:t xml:space="preserve">Radical-induced purine lesion formation is dependent on DNA helical topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Terzidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Prisecaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zara Molphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Durand</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
+                <w:t xml:space="preserve">Niall Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Randazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01692⟩</w:t>
+              <w:t xml:space="preserve">Free Radical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (sup1), pp.S91 - S101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10715762.2016.1244820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449702v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01896736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Porphyrin-Based Self-Assembled Coordination Polymers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Repair Rate of Clustered Abasic DNA Lesions by Human Endonuclease: Molecular Bases of Sequence Specificity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Garavelli</w:t>
+                <w:t xml:space="preserve">Elodie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros G. Georgakilas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 138 (46), pp.15234 - 15242. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (19), pp.3760-3765. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.6b09311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01412979v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of Secondary Diolamides onto [P 2 W 15 V 3 O 62 ] 9− Generates Hybrid Heteropoly Acids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism in Porphyrin-Based Self-Assembled Coordination Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Calin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201510954⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 138 (46), pp.15234 - 15242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.6b09311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889542v1</w:t>
+                <w:t xml:space="preserve">hal-01412979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DFT investigation of the formation of linear aminols as the first step toward the induction of oxidatively generated interstrand cross-link DNA lesions</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spectral lineshapes in nonlinear electronic spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin P. Fingerhut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-015-1631-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (46), pp.30925-30936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01167a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234544v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01246263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Radiation-induced and oxidative DNA damages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Gattuso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chryssostomos Chatgilialoglu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00054⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 21 (32), pp.11509-11516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02187408v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the chemical meanings of the reaction electronic flux</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Understanding DNA under oxidative stress and sensitization: the role of molecular modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00214-015-1730-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01363815v1</w:t>
+                <w:t xml:space="preserve">hal-01889534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excited state evolution of DNA stacked adenines resolved at the CASPT2//CASSCF/Amber level: from the bright to the excimer state and back</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Artur Nenov</w:t>
+                <w:t xml:space="preserve">DFT investigation of the formation of linear aminols as the first step toward the induction of oxidatively generated interstrand cross-link DNA lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siegfried Höfinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cp05546b⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134 (3), pp.26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-015-1631-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234547v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing deactivation pathways of DNA nucleobases by two-dimensional electronic spectroscopy: first principles simulations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Radiation-induced and oxidative DNA damages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryssostomos Chatgilialoglu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4fd00175c⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234546v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02187408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of Palmatine with DNA: An Environmentally Controlled Phototherapy Drug</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insights into the chemical meanings of the reaction electronic flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tognetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noemi Hernandez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119 (2), pp.410-419. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 134 (11), pp.133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5088515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-015-1730-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114787v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
+                <w:t xml:space="preserve">Excited state evolution of DNA stacked adenines resolved at the CASPT2//CASSCF/Amber level: from the bright to the excimer state and back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Irene Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Siegfried Höfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Flavio Altavilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/php.12395⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (11), pp.7291-7302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cp05546b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01234430v1</w:t>
+                <w:t xml:space="preserve">hal-01234547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Prodigiosin and Obatoclax. Action Spectroscopy and Theoretical Calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of Palmatine with DNA: An Environmentally Controlled Phototherapy Drug</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP01498K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (2), pp.410-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5088515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160097v1</w:t>
+                <w:t xml:space="preserve">hal-01114787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the Structure of Intrastrand Cross-Link DNA Lesion-Containing Oligonucleotides: G[8–5m]T and G[8–5]C from Molecular Dynamics Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photophysics of Acetophenone Interacting with DNA: Why the Road to Photosensitization is Open</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miquel Huix-Rotllant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Filip Lankaš</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bi501157v⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.323-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/php.12395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115561v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resolving the Benzophenone DNA-Photosensitization Mechanism at QM/MM Level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+                <w:t xml:space="preserve">Probing deactivation pathways of DNA nucleobases by two-dimensional electronic spectroscopy: first principles simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Nenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Segarra-Martí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Giussani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Conti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Rivalta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jz502562d⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177, pp.345-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fd00175c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01114786v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01234546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral lineshapes in nonlinear electronic spectroscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Angelo Giussani</w:t>
+                <w:t xml:space="preserve">Optical Properties of Prodigiosin and Obatoclax. Action Spectroscopy and Theoretical Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Drink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Aronssohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dugourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin P. Fingerhut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Rodolphe Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (46), pp.30925-30936. </w:t>
+              <w:t xml:space="preserve">, 2015, http://pubs.rsc.org/en/content/articlelanding/2015/cp/c5cp01498k#!divAbstract. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5cp01167a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP01498K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01246263v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01160097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Photosensitization by an &amp;quot;Insider&amp;quot;: Photophysics and Triplet Energy Transfer of 5-Methyl-2-pyrimidone Deoxyribonucleoside</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Resolving the Benzophenone DNA-Photosensitization Mechanism at QM/MM Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meilani Wibowo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roca-Sanjuán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Garavelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201501212⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.576-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz502562d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186698v1</w:t>
+                <w:t xml:space="preserve">hal-01114786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding DNA under oxidative stress and sensitization: the role of molecular modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Insights into the Structure of Intrastrand Cross-Link DNA Lesion-Containing Oligonucleotides: G[8–5m]T and G[8–5]C from Molecular Dynamics Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antonio Monari</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Fonseca Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lankaš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2015.00043⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (5), pp.1259-1267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi501157v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889534v1</w:t>
+                <w:t xml:space="preserve">hal-01115561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of the Guanine Endoperoxide Intermediate: A Computational Challenge for Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (49), pp.11612-11619. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp508330r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Dinucleoside Monophosphates Relevant Models for the Study of DNA Intrastrand Cross-Link Lesions? The Example of G[8–5m]T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (7), pp.1282-1293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/tx4004616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01114965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Singles Out the G[8-5]C Intrastrand DNA Cross-Link? Mechanistic and Structural Insights from Quantum Mechanics/Molecular Mechanics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (2), pp.425-431. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bi301198h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an accurate treatment of σ∗←σ transitions: Moving onto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 580, pp.14-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2013.06.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the competitive formation of tandem DNA lesions by a nucleobase peroxyl Q1 radical: a DFT-D screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Dupont</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Ravanat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 11, pp.3038-3045. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3ob40280k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multidimensional approach to the analysis of chemical shift titration experiments in the frame of a multiple reaction scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Giraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Resonance in Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (10), pp.641-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mrc.3994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the supramolecular interactions involving tris-dipicolinate lanthanide complexes in protein crystals by a combined biostructural, computational and NMR study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pompidor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony d'Aléo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vicat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Toupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15 (41), pp.18235-42. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cp53671h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01326128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights into Intrastrand Cross-Link Lesions of DNA from QM/MM Molecular Dynamics Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Rothlisberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 134 (4), pp.2111-2119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja2084042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior Performance of Range-Separated Hybrid Functionals for Describing σ* ← σ UV-Vis Signatures of Three-Electron Two-Center Anions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 116 (12), pp.3237-3246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp211875r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-electron addition on short-loop selenylsulfide and diselenide-linked biomolecules: From diethyldichalcogens to Grx3-like selenopeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 112 (8), pp.2018-2029. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/qua.23233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burrowing and subsurface locomotion in anguilliform fish: behavioral specializations and mechanical constraints</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved DFT Description of Intrastrand Cross-Link Formation by Inclusion of London Dispersion Corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chandan Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/jeb.051185⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (50), pp.15138-15144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp209074q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436092v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometrical Embedding Governs a Dramatic Variation of Electron Paramagnetic Resonance Hyperfine Coupling Constants of Disulfide Radical Anions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Performances of recently-proposed functionals for describing disulfide radical anions and similar systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ferré</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adele D. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Assfeld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp2021566⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (4-6), pp.245-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.11.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104310v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling Gold(I)-Specific Action Towards Peptidic Disulfide Cleavage: A DFT Investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Burrowing and subsurface locomotion in anguilliform fish: behavioral specializations and mechanical constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Michel</w:t>
+                <w:t xml:space="preserve">H. Choi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sautet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N. de Schepper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.201100336⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 214 (8), pp.1379-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/jeb.051185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01121423v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved DFT Description of Intrastrand Cross-Link Formation by Inclusion of London Dispersion Corrections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">Geometrical Embedding Governs a Dramatic Variation of Electron Paramagnetic Resonance Hyperfine Coupling Constants of Disulfide Radical Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 115 (50), pp.15138-15144. </w:t>
+              <w:t xml:space="preserve">, 2011, 115 (20), pp.6776-6783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp209074q⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp2021566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115361v1</w:t>
+                <w:t xml:space="preserve">hal-01104310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of recently-proposed functionals for describing disulfide radical anions and similar systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Dumont</w:t>
+                <w:t xml:space="preserve">Unraveling Gold(I)-Specific Action Towards Peptidic Disulfide Cleavage: A DFT Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adele D. Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Jacquemin</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sautet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2010.11.062⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (14), pp.2596-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201100336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01116173v1</w:t>
+                <w:t xml:space="preserve">hal-01121423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intersulfur Distance Is a Key Factor in Tuning Disulfide Radical Anion Vertical UV−Visible Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (2), pp.581-586. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jz900214e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic effects and ring strain influences on the electron uptake by selenium-containing bonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Francois Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Quantum Chemistry Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 110 (3), pp.513-523. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/qua.22072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does microhydration impact on structure, spectroscopy and formation of disulfide radical anions? An ab initio investigation on dimethyldisulfide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inacrist Geronimo</w:t>
+                <w:t xml:space="preserve">Built to bite: cranial design and function in the wrinkle-faced bat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Herrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+                <w:t xml:space="preserve">R. Medellã­n</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Élise Dumont</w:t>
+                <w:t xml:space="preserve">J. Vargas-Contreras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Santana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.09.079⟩</w:t>
+              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 279 (4), pp.329-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00618.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01116184v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Built to bite: cranial design and function in the wrinkle-faced bat</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How does microhydration impact on structure, spectroscopy and formation of disulfide radical anions? An ab initio investigation on dimethyldisulfide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vargas-Contreras</w:t>
+                <w:t xml:space="preserve">Inacrist Geronimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Santana</w:t>
+                <w:t xml:space="preserve">Nicolas Chéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fleurat-Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Australian Journal of Zoology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-7998.2009.00618.x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 481 (4-6), pp.173-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.09.079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435662v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01116184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Selectivity and Successiveness of a Two-Electron Capture on a Multiply Disulfide-Linked Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (6), pp.1700-1708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct900093h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important effects of neighbouring nucleotides on electron induced DNA single-strand breaks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 475 (1-3), pp.120-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2009.05.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors Governing Electron Capture by Small Disulfide Loops in Two-Cysteine Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (43), pp.13661-13669. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp806465e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge Disulfide-Linkage’S Electron Capture Variation Induced by α-Helix Orientation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-François Loos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adele D. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Assfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (8), pp.1171-1173. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct800161m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13160,4417 +13181,4417 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">DNA-Histone cross-link formation via Hole Trapping in Nucleosome core particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP) 2024 President’s Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">MoThS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pont-à-Mousson (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724417v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone cross-link formation via Hole Trapping in Nucleosome core particle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoThS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pont-à-Mousson (France), France</w:t>
+              <w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP) 2024 President’s Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727351v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Pôle Sud-Est de ThéMoSia 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">20 th Congress of the European Society for Photobiology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724399v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABC2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Pôle Sud-Est de ThéMoSia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727458v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 th Congress of the European Society for Photobiology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ABC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724407v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Spin State Switching in a Viologen-Substituted Nickel Porphyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orsola Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESPA 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vigo, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on   Porphyrins and Phthalocyanines (ICPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727520v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Spin State Switching in a Viologen-Substituted Nickel Porphyrin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Electron-Triggered Metamorphism Applied to Spin-State Switching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on   Porphyrins and Phthalocyanines (ICPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Online Meeting, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870587v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03870627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Triggered Metamorphism Applied to Spin-State Switching</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laleh Allahkaram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73rd Annual Meeting of the International Society of Electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Online Meeting, China</w:t>
+              <w:t xml:space="preserve">ESPA 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vigo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03870627v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Metal-Organic Architectures : From Responsive Self-Assembled Materials to Spin-State Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées scientifiques de l’Association Française de Magnétisme Moléculaire JAM2 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photoinduced Electron Transfer as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshops on Nano and Bio-Photonics (IWNBP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Evian, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Metal-Organic Architectures, From Responsive Self-Assembled Materials to Spin-State Switching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsola Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du groupe Français de Magnétisme Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laleh Allahkaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQBP President’s meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Coordination-induced Spin State Switching in Redox-responsive Viologen-based Metalloporphyrins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th Edition of the Smart Materials and Surfaces - SMS 2021 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
+              <w:t xml:space="preserve">journée Scientifiques du GDR MAPYRO (Macrocycles Pyrroliques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, web meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03421044v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Viologen π-Dimerization as a Trigger for Metamorphism in Supramolecular Stimuli-Responsive Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Floris Chevallier</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Groupement d'Etude en Recherche PhotoElectroStimulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">The 6th Edition of the Smart Materials and Surfaces - SMS 2021 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03441946v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03421044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination-induced Spin State Switching in Redox-responsive Viologen-based Metalloporphyrins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée Scientifiques du GDR MAPYRO (Macrocycles Pyrroliques)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, web meeting, France</w:t>
+              <w:t xml:space="preserve">Journée du Groupement d'Etude en Recherche PhotoElectroStimulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435816v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03441946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lhoussain Khrouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecom-Concoord Webinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Adaptative Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Saint-Aman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Trends in Electrochemistry; First French-Spanish Worshop on Electrochemistry-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Electron-triggered Coordination-induced Spin State Switching in Viologen-based Metal Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Webinaire de la section Rhône-Alpes de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Webinaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-Triggered Metamorphism in Porphyrin-Based Self-Assembled Supramolecular Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Nassar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Al-Shehimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">239th ECS Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03435824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Supramolecular Assembly Involving Cucurbit[8]uril and Porphyrin-based Tectons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shagor Chowdhury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floris Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIèmes Journées annuelles du GDR Photo &amp; Electro Stimulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping DNA lesions in and out the nucleosome: insights from molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on DNA Damage and Repair (DNADNR): Chemistry, Biology, and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Colloque du GDR SOLVATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308329v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular dynamics insights for DNA lesions in oligonucleotides and nucleosomal DNA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
+              <w:t xml:space="preserve">Huitième réunion annuelle du GdR Architecture et Dynamique Nucléaires (ADN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887001v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and reactivity of complex DNA lesions: clustered abasic sites as a case study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Photo/Redox-Responsive Supramolecular Assemblies Involving Cucurbit[n]uril cavitands and Porphyrin-based Tectons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jean-François Demets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e congrès du GGMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques communes des GDR PES (photo-electrostimulation) et MCM2 (magnétisme et commutation moléculaire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308222v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics insights for DNA lesions in oligonucleotides and nucleosomal DNA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Computational insights into DNA lesions: sequence effects in and out of the nucleosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième réunion annuelle du GdR Architecture et Dynamique Nucléaires (ADN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Network analysis to elucidate natural system dynamics, diversity and performance - CECAM workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124544v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo/Redox-Responsive Supramolecular Assemblies Involving Cucurbit[n]uril cavitands and Porphyrin-based Tectons</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mapping DNA lesions in and out the nucleosome: insights from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques communes des GDR PES (photo-electrostimulation) et MCM2 (magnétisme et commutation moléculaire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop on DNA Damage and Repair (DNADNR): Chemistry, Biology, and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887034v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational insights into DNA lesions: sequence effects in and out of the nucleosome</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stimulus-Triggered Metamorphism in Self-Assembled Metal-Organic Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Saint-Aman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network analysis to elucidate natural system dynamics, diversity and performance - CECAM workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Nano and Bio-Photonics (IWNBP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Saint-Nectaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308301v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04887001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Structure and reactivity of complex DNA lesions: clustered abasic sites as a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECOM CONCOORD 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
+              <w:t xml:space="preserve">21e congrès du GGMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033484v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Dynamic Molecular Metamorphism involving Palladium-Assisted Dimerization of π-Cation Radicals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Kahlfuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Frath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Youssef Nassar</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NanoSynergetics Workshop - 9th International Symposium On Photochromism (ISOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">GECOM CONCOORD 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Erquy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301752v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QM/MM investigations of DNA lesions: what can we learn so far ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photo/Redox Control of π-Dimerization as a Trigger for Molecular and Supramolecular Metamorphism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Frath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Roizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shagor Chowdhury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Nassar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th deMon developers workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Fréjus, France</w:t>
+              <w:t xml:space="preserve">NanoSynergetics Workshop - 9th International Symposium On Photochromism (ISOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308256v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping DNA-Photosensitizers Interaction In and Out the Nucleosome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">QM/MM investigations of DNA lesions: what can we learn so far ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and materials simulation at the turn of the decade: celebrating 50 years of CECAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">19th deMon developers workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308281v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mapping DNA-Photosensitizers Interaction In and Out the Nucleosome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du GDR SOLVATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Molecular and materials simulation at the turn of the decade: celebrating 50 years of CECAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120241v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the mechanistic pathways and structural aftermaths of complex DNA lesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIO2018 Congress and 51st Meeting of the Polish Biochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des lésions de l'ADN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIèmes Rencontres des Chimistes Théoriciens Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen-Hui Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GDR NanOperando</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02120238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics investigation of DNA tandem lesions repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DocScilor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nancy,, France</w:t>
+              <w:t xml:space="preserve">FemEx 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Putten, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120243v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics investigation of DNA tandem lesions repair</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Theoretical Study of Hydrated Gold Nanoparticles for Radiotherapy Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FemEx 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Putten, Netherlands</w:t>
+              <w:t xml:space="preserve">DocScilor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nancy,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726406v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de structures d'ADN endommagé : un microscope computationnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Grüber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Ravanat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de la recherche en cancérologie Rhône-Alpes Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the structure and triplet-triplet energy transfer of the 6-4 photoproduct</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Gattuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Congress of the French and Italian Photochemists and Photobiologists 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODELLING THE INTERSTRAND CROSS-LINKS IMPACT ON DNA STRUCTURE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Probing the reactivity underpinning DNA lesions by multiscale simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Filip Lankaš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Workshop on Radiation Damage to DNA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490046v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the reactivity underpinning DNA lesions by multiscale simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Abasic Sites Impact on DNA Structure and Interstrand Cross-Links Generation Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Radiation Damage to DNA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">COST Action CM1201 : Biomimetic Radical Chemistry &amp; ClicGene </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490041v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abasic Sites Impact on DNA Structure and Interstrand Cross-Links Generation Modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">MODELLING THE INTERSTRAND CROSS-LINKS IMPACT ON DNA STRUCTURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Lankaš</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action CM1201 : Biomimetic Radical Chemistry &amp; ClicGene </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Radiation Damage to DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490054v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale simulations of complex oxidatively-generated DNA lesions: reactivity and structure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandan Patel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Congress on Electronic Structure: Principles and Applications (ESPA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Badajoz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17580,146 +17601,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Photodamage and Repair: Computational Photobiology in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QM/MM Studies of Light-responsive Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.293-332, 2020, Challenges and Advances in Computational Chemistry and Physics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-57721-6_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17729,397 +17750,397 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Non-covalent Stereocontrol of Disulfide bonds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Metal-DNA biohybrid as Enantioselective Artificial PhotoDNAzyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zachary Pastorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Zanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stellios Arseniyadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Leclaire</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05393306v1</w:t>
+                <w:t xml:space="preserve">hal-05216036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Metal-DNA biohybrid as Enantioselective Artificial PhotoDNAzyme</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Non-covalent Stereocontrol of Disulfide bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Forot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Zanzi</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-05216036v1</w:t>
+                <w:t xml:space="preserve">hal-05393306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding stereochemical molecular information on cyclophanes using non-directional interactions and achiral building blocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ourri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Thomas Skowron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Jeamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Belenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId481"/>
+      <w:footerReference w:type="default" r:id="rId482"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18187,51 +18208,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D1BA9299"/>
+    <w:nsid w:val="5798ECF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18418,51 +18439,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-111X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108930793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9711-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Nolli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina de Rosa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patrizia Falanga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396543v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Khan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialou Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Iqbal Sahibzada" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeeha Shahzad Lodhi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396559v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cremonini" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141331" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Zeb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Shehzadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Ahmad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12111250" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ourri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Skowron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Chetot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01235b" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476961v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00431-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingyu Wen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarrec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Greenberg" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08135" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855661v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c07196" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512824v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13581" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202101604" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041332" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206835v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;rito Fins Carreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02365" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905812v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13549" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03376764v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vilona" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Criton" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004830" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424089v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08482" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995793v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02399J" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03089670v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303400v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908317" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812803v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qo00263d" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805017" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04708E" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889566v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00766" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981143v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03252a" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184614v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020228" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449663v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lanka&#353;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1253" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646338v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703509" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186080v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06078A" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449792v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranda" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601287" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-514JRM93-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287926v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilani Wibowo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanjuan" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07938A" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449676v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02592g" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896736v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terzidis" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Prisecaru" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Molphy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Barron" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1244820" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412979v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09311" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889542v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510954" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP1WQZK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234544v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1631-9" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187408v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssostomos Chatgilialoglu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00054" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363815v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Hernandez-Haro" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1730-7" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234547v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried H&#246;finger" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Flavio Altavilla" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05546b" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234546v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giussani" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00175c" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114787v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5088515" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160097v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Drink" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Aronssohn" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01498K" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115561v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fonseca Guerra" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501157v" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114786v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502562d" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246263v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Fingerhut" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01167a" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889534v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00043" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114788v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508330r" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115343v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.06.044" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H7RKLP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828318v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40280k" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115341v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3994" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89LM68D6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326128v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53671h" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865317v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211875r" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115359v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23233" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCSV5511-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436092v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Schepper" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanhooydonck" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051185" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104310v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2021566" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121423v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100336" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC27AEEF37655BE0A100D742223BCC078E28707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115361v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209074q" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116173v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.11.062" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNXB038Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116178v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz900214e" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116181v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22072" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZJDHB90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116184v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacrist Geronimo" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.079" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C93XNSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435662v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medell&#227;&#173;n" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vargas-Contreras" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santana" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00618.x" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57C1LS92-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116191v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900093h" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116187v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.05.041" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1FSV4G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116240v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806465e" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHP79QLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116239v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800161m" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724417v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727351v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724399v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727458v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724407v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727520v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870587v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870627v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870642v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889298v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727507v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441946v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al-Shehimy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435816v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441972v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435811v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441965v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435824v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308329v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308222v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124544v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887034v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucher" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308301v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033484v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308256v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308281v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061517v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061604v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297487v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490046v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490041v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490054v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393306v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forot" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216036v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pastorel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zanzi" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382026v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-dumont" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2359-111X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/108930793" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=7lKE7PwAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-9711-2010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396534v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Nolli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina de Rosa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patrizia Falanga" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Abbate" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2025.129054" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396543v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tahir Khan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialou Zhu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kashif Iqbal Sahibzada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeeha Shahzad Lodhi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rechem.2025.102380" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cremonini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Terracciano" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.141331" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396582v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Tariq Zeb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroosa Shehzadi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Ahmad" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines12111250" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476961v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s43630-023-00431-3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498862v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingyu Wen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarrec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Greenberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c08135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ourri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Thomas Skowron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Jeamet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Chetot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3sc01235b" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487441v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.2c03551" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Grandemange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c00582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512824v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Ravanat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13581" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157319v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Morere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Hognon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Miclot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00315" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855661v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al Shehimy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orsola Baydoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lhoussain Khrouz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c07196" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frath" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chevallier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bucher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202101604" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423537v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041332" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206835v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kahlfuss" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shagor Chowdhury" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;rito Fins Carreira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Gr&#252;ber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.0c02365" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905812v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.13549" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029595v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Poignant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Charfi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.109161" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590673v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Mosser" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Le Bahers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Dudek" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1nr02855c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03376764v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Vilona" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moreno Lelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lac&#244;te" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450809v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice M&#233;debielle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Criton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Jacob" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202004830" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Riob&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Maury" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0CP06570F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186180v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ramos" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ipatov" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gervais" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-021-01318-x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407511v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Abad Gal&#225;n" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalinot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Sim&#243;n Marqu&#233;s" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Galiana" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c05082" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407486v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Talon" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Engilberge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d' Al&#233;o" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01635" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424089v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08482" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498384v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2020.108790" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033204v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Arnoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuki Konishi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma van Elslande" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Aim&#233; Poutougnigni" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01518" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-03089670v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02995793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vial" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Dumartin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Septavaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Mar&#233;chal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SC02399J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519412v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Beuve" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.0c00300" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02303400v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Guillier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Caytan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mongin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201908317" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812803v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giraud" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Reinaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9qo00263d" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917669v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre H&#233;loin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc02966k" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057656v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.8b03822" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146626v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Nassar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.05.077" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927373v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Royal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201805017" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02311522v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP04708E" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184614v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Zhang" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gattuso" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wensheng Cai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules23020228" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823476v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Wagner" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiano Di Pietro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breyton" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201802172" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889513v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Segarra-Mart&#237;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Zvereva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marazzi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Brazard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b01208" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889566v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Donnier-Marechal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Perret" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b00766" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184642v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Nenov" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7PP00439G" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanju&#225;n" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Tu&#241;&#243;n" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc03252a" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646327v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201702065" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dehez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx148" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583391v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Besancenot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-09406-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449663v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Lanka&#353;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1253" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646338v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lachkar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201703509" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201510954" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KP1WQZK3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287926v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meilani Wibowo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roca-Sanjuan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP07938A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186080v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chipot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CP06078A" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449792v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Aranda" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201601287" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-514JRM93-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449647v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros G. Georgakilas" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw773" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271590v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Moreau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv1364" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449676v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6cp02592g" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01896736v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Terzidis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Prisecaru" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zara Molphy" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Barron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Randazzo" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715762.2016.1244820" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449702v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Durand" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01692" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412979v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Calin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Garavelli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.6b09311" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246263v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Giussani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin P. Fingerhut" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Rivalta" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01167a" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186698v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201501212" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QK0KLZQ3-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889534v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00043" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234544v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Dumont" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1631-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02187408v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryssostomos Chatgilialoglu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2015.00054" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363815v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tognetti" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Hernandez-Haro" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-015-1730-7" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234547v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Conti" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried H&#246;finger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Flavio Altavilla" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cp05546b" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114787v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5088515" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234430v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Huix-Rotllant" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferr&#233;" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/php.12395" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K9ZK77MT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234546v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fd00175c" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160097v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Drink" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Aronssohn" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dugourd" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Antoine" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP01498K" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114786v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Assfeld" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz502562d" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115561v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fonseca Guerra" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi501157v" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114788v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp508330r" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114965v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Garrec" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/tx4004616" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828536v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Patel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Dupont" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dumont" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi301198h" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115343v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2013.06.044" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1H7RKLP8-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828318v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Ravanat" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ob40280k" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115341v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony d'Al&#233;o" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.3994" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-89LM68D6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01326128v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pompidor" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vicat" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Toupet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cp53671h" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandan Patel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Rothlisberger" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja2084042" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865317v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupont" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jacquemin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp211875r" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115359v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.23233" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZCSV5511-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115361v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp209074q" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116173v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele D. Laurent" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2010.11.062" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GNXB038Q-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436092v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Herrel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Choi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Schepper" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vanhooydonck" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.051185" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104310v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2021566" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121423v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sautet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201100336" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FEC27AEEF37655BE0A100D742223BCC078E28707/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116178v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jz900214e" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116181v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Loos" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/qua.22072" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RZJDHB90-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435662v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Medell&#227;&#173;n" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vargas-Contreras" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Santana" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-7998.2009.00618.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57C1LS92-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116184v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inacrist Geronimo" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ch&#233;ron" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fleurat-Lessard" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.09.079" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5C93XNSX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116191v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Fran&#231;ois Loos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900093h" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116187v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2009.05.041" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1FSV4G8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116240v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp806465e" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CHP79QLJ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116239v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct800161m" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727351v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724417v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724407v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724399v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727458v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870587v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870627v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727520v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870642v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828307v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Andrieux" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roizard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889298v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727507v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435816v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Al-Shehimy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421044v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gibaud" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441946v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441972v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435811v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Saint-Aman" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441965v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03435824v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033577v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120241v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124544v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887034v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bucher" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jean-Fran&#231;ois Demets" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308301v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308329v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887001v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308222v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033484v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301752v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308256v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308281v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061517v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061604v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120238v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726406v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120243v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297487v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488339v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490041v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490054v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490046v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061507v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216036v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Pastorel" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Zanzi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stellios Arseniyadis" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393306v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leclaire" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Forot" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382026v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Belenguer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>