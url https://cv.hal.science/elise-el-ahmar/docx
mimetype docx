--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -611,420 +611,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions&amp;quot; [Fluid Phase Equilibria, Vol. 471, 2018, 74-87]</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of the CO 2 -H 2 O -NaCl system: Measurements of CO 2 solubility and modeling of phase equilibria using Soreide and Whitson, electrolyte CPA and SIT models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+                <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guittard</w:t>
+                <w:t xml:space="preserve">Pascal Théveneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier O. Baudouin</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.102825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijggc.2019.102825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01968780v1</w:t>
+                <w:t xml:space="preserve">hal-02310963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6 MPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyi Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Fauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Houriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 98, pp.362-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2018.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01968756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of the CO 2 -H 2 O -NaCl system: Measurements of CO 2 solubility and modeling of phase equilibria using Soreide and Whitson, electrolyte CPA and SIT models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions&amp;quot; [Fluid Phase Equilibria, Vol. 471, 2018, 74-87]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrice Paricaud</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier O. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 485, pp.126-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310963v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01968780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of binary systems containing sulphur dioxide and nitric oxide: measurements and modelling</w:t>
               </w:r>
@@ -1144,51 +1144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet SIGARRR1 : simulations de l'Impact des gaz annexes (SOx, NyOx, O2 co-injectés avec le CO2 lors de son stockage géologique) sur la réactivité des roches-réservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1263,693 +1263,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Carbon Dioxide (CO 2 ) + 1,1,1,3,3-Pentafluorobutane (R365mfc) System at Temperatures from 283.15 to 337.15 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Djebaili</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+                <w:t xml:space="preserve">Georgios Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.8b00683⟩</w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 471, pp.74 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912042v1</w:t>
+                <w:t xml:space="preserve">hal-01796684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+                <w:t xml:space="preserve">Phase Equilibrium of Three Binary Mixtures Containing NO and Components Present in Ambient Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boonaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 471, pp.74 - 87. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.1021-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2018.04.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796684v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium of Three Binary Mixtures Containing NO and Components Present in Ambient Air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (4), pp.1021-1026. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797971v1</w:t>
+                <w:t xml:space="preserve">hal-02184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Fauve</w:t>
+                <w:t xml:space="preserve">IMPACT OF IMPURITIES ON CO 2 STORAGE IN SALINE AQUIFERS: MODELLING OF GASES SOLUBILITY IN WATER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184056v1</w:t>
+                <w:t xml:space="preserve">hal-01678837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPACT OF IMPURITIES ON CO 2 STORAGE IN SALINE AQUIFERS: MODELLING OF GASES SOLUBILITY IN WATER</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Corvisier</w:t>
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Carbon Dioxide (CO 2 ) + 1,1,1,3,3-Pentafluorobutane (R365mfc) System at Temperatures from 283.15 to 337.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Djebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Hassen Meniai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.8b00683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678837v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,64 +2026,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent Henry’s law constants of furan in different n-alkanes and alcohols at temperatures from 293 to 323 K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2143,51 +2143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkane solubilities in aqueous alkanolamine solutions with CPA EoS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2247,64 +2247,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved static–analytic apparatus for vapor–liquid equilibrium (PTxy) measurement using modified in-situ samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,51 +2381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: first results on water-gas interactions modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Study of Mixtures of Compounds Present During the Carbon Dioxide Capture, Transport and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2766,64 +2766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapour–liquid equilibrium of binary systems containing pentafluorochemicals from 363 to 413 K: Measurement and modelling with Peng–Robinson and three SAFT-like equations of states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Paricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,51 +2912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-liquid equilibrium (PTxy) measurements and modeling for the CO-C 2H4 binary system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ferrando</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,51 +3055,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,51 +3188,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal Vapor−Liquid Equilibrium Data for the Perfluorobutane (R610) + Ethane System at Temperatures from (263 to 353) K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paramespri Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,329 +4052,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From textile waste to cellulose aerogels</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Pre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Chesnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPNOE2021 - 7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172959v1</w:t>
+                <w:t xml:space="preserve">hal-03528316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hytrend, un projet power to X de l’Institut Carnot M.I.N.E.S.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From textile waste to cellulose aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Budtova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Énergie renouvelable et ressources, les enjeux de demain : de l’ingénierie aux territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Mines-télécom, Apr 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">EPNOE2021 - 7th International Polysaccharide Conference of the European Polysaccharide Network of Excellence (EPNOE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528316v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solubility of gases in brine for underground gas storage application: Experimental measurements and modeling, AIChE meeting, (2019).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salaheddine Chabab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pezhman Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement and modeling of mercaptans solubility in aqueous alkanolamine solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4537,64 +4537,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the impact of co-injected gases on CO2 storage, the SIGARRR project: processes and geochemical approaches for gas-water-salt interactions modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Corvisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4662,51 +4662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aromatic compounds on acid gas injection: experimental measurement and predictions with the GC-PR-CPA equation of state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of GC-PC-SAFT EoS to Organic Sulfur Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Creton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5463,70 +5463,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t>
+                <w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5538,116 +5538,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 24</w:t>
+              <w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558049v1</w:t>
+                <w:t xml:space="preserve">hal-00580862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VLE study of sulfur dioxide containing binary mixtures</w:t>
+                <w:t xml:space="preserve">Thermodynamic study of mixtures of compounds present with sulfur dioxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5659,73 +5659,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Richon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 2009 - 24th European Symposium on Applied Thermodynamics</w:t>
+              <w:t xml:space="preserve">ESAT 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00580862v1</w:t>
+                <w:t xml:space="preserve">hal-00558049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of water vapor on the methane oxidation in an atmospheric pressure rotating discharge plasma reactor</w:t>
               </w:r>
@@ -6124,230 +6124,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma aided combustion of air-natural gas mixture using an atmospheric pressure rotating discharge for vehicle applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel sliding discharge reactor for hydrogen production through hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101344v1</w:t>
+                <w:t xml:space="preserve">hal-00447137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel sliding discharge reactor for hydrogen production through hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma aided combustion of air-natural gas mixture using an atmospheric pressure rotating discharge for vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447137v1</w:t>
+                <w:t xml:space="preserve">hal-00101344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by methane, propane and ethanol via non-thermal plasma reactors</w:t>
               </w:r>
@@ -6480,51 +6480,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t>
+                <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
@@ -6559,73 +6559,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
+              <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172996v1</w:t>
+                <w:t xml:space="preserve">hal-04173006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapor-Liquid Equilibria of alcohols in Deep Eutectic Solvent: Experimental data and modelling</w:t>
               </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6726,51 +6726,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
+                <w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
@@ -6805,73 +6805,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
+              <w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173006v1</w:t>
+                <w:t xml:space="preserve">hal-04172996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upcycling de textiles multicomposants</w:t>
               </w:r>
@@ -7103,64 +7103,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Static Analytic Apparatus for Complete Determination of Phase Equilibrium Data from Sub-atmospheric Pressures up to 10 bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7351,51 +7351,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapter 11 : Thermodynamic Aspects for Acid Gas Removal from Natural Gas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,77 +7629,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aromatics on acid gas injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7779,51 +7779,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livre blanc « Produire, Stocker et utiliser l’hydrogène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro H. Affonso Nobrega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7901,77 +7901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR230: Impact of Aromatics on Acid Gas Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,51 +8188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Curto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Curto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>