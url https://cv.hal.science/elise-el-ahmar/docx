--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1263,412 +1263,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Carbon Dioxide (CO 2 ) + 1,1,1,3,3-Pentafluorobutane (R365mfc) System at Temperatures from 283.15 to 337.15 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Djebaili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeslam Hassen Meniai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georgios Kontogeorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2018.04.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.8b00683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796684v1</w:t>
+                <w:t xml:space="preserve">hal-01912042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Equilibrium of Three Binary Mixtures Containing NO and Components Present in Ambient Air</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fan Zhang</w:t>
+                <w:t xml:space="preserve">Improvement of the PR-CPA equation of state for modelling of acid gases solubilities in aqueous alkanolamine solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Boonaert</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georgios Kontogeorgis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 63 (4), pp.1021-1026. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 471, pp.74 - 87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797971v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Fauve</w:t>
+                <w:t xml:space="preserve">Phase Equilibrium of Three Binary Mixtures Containing NO and Components Present in Ambient Air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98, </w:t>
+              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (4), pp.1021-1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.05.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jced.7b00782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184056v1</w:t>
+                <w:t xml:space="preserve">hal-01797971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPACT OF IMPURITIES ON CO 2 STORAGE IN SALINE AQUIFERS: MODELLING OF GASES SOLUBILITY IN WATER</w:t>
               </w:r>
@@ -1756,157 +1752,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor–Liquid Equilibrium Data for the Carbon Dioxide (CO 2 ) + 1,1,1,3,3-Pentafluorobutane (R365mfc) System at Temperatures from 283.15 to 337.15 K</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to &amp;quot;Vapor-liquid equilibrium and molecular simulation data for carbon dioxide (CO 2 ) + trans-1,3,3,3-tetrafluoroprop-1-ene (R-1234ze(E)) mixture at temperatures from 283.32 to 353.02 K and pressures up to 7.6MPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Fauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Djebaili</w:t>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Arnaud Artola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical and Engineering Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jced.8b00683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.05.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01912042v1</w:t>
+                <w:t xml:space="preserve">hal-02184056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations of the Impact of Co-injected Gases on CO 2 Storage, the SIGARRR Project: Processes and Geochemical Approaches for Gas-water-Salt Interactions Modeling</w:t>
               </w:r>
@@ -2020,278 +2020,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01696420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent Henry’s law constants of furan in different n-alkanes and alcohols at temperatures from 293 to 323 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Valtz</w:t>
+                <w:t xml:space="preserve">Alkane solubilities in aqueous alkanolamine solutions with CPA EoS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyuan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), pp.1205-1209. </w:t>
+              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 434, pp.93-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.11.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01475872v1</w:t>
+                <w:t xml:space="preserve">hal-01498790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alkane solubilities in aqueous alkanolamine solutions with CPA EoS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tianyuan Wang</w:t>
+                <w:t xml:space="preserve">Apparent Henry’s law constants of furan in different n-alkanes and alcohols at temperatures from 293 to 323 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Hajiw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fluid Phase Equilibria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 434, pp.93-101. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.1205-1209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fluid.2016.11.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498790v1</w:t>
+                <w:t xml:space="preserve">hal-01475872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved static–analytic apparatus for vapor–liquid equilibrium (PTxy) measurement using modified in-situ samplers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Study of Mixtures of Compounds Present During the Carbon Dioxide Capture, Transport and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coquelet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4852,51 +4852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of GC-PC-SAFT EoS to Organic Sulfur Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6124,230 +6124,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel sliding discharge reactor for hydrogen production through hydrocarbons</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma aided combustion of air-natural gas mixture using an atmospheric pressure rotating discharge for vehicle applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00447137v1</w:t>
+                <w:t xml:space="preserve">hal-00101344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma aided combustion of air-natural gas mixture using an atmospheric pressure rotating discharge for vehicle applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel sliding discharge reactor for hydrogen production through hydrocarbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fakhreddine Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Khacef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Non-Thermal Plasma Technology for pollution control and Sustainable Energy Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Ile d'Oléron, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Lyon, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101344v1</w:t>
+                <w:t xml:space="preserve">hal-00447137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen production by methane, propane and ethanol via non-thermal plasma reactors</w:t>
               </w:r>
@@ -6637,51 +6637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houriez Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Adamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7103,51 +7103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Static Analytic Apparatus for Complete Determination of Phase Equilibrium Data from Sub-atmospheric Pressures up to 10 bar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Théveneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7642,51 +7642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aromatics on acid gas injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7914,51 +7914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RR230: Impact of Aromatics on Acid Gas Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Hajiw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boonaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Valtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8188,51 +8188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Curto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Curto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>