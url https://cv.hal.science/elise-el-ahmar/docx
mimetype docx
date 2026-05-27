--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -6480,273 +6480,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Négrier</w:t>
+                <w:t xml:space="preserve">Vapor-Liquid Equilibria of alcohols in Deep Eutectic Solvent: Experimental data and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houriez Céline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Adamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coquelet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
+              <w:t xml:space="preserve">32nd European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Graz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04173006v1</w:t>
+                <w:t xml:space="preserve">hal-03894802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vapor-Liquid Equilibria of alcohols in Deep Eutectic Solvent: Experimental data and modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabrielly Miyazaki</w:t>
+                <w:t xml:space="preserve">Textile waste upcycling into cellulose aerogel beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Négrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Houriez Céline</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martial Sauceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Adamo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Graz, France</w:t>
+              <w:t xml:space="preserve">Junior EPNOE 2022 - The 5th International EPNOE Junior Scientist Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Aveiro, Portugal. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03894802v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04173006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation, characterization and cytotoxicity evaluation of cellulose aerogels beads made using ionic liquid</w:t>
               </w:r>
@@ -6784,51 +6784,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martial Sauceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPM 2022 - Advanced Functional Polymers for Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Nice, France. </w:t>
@@ -8188,51 +8188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Curto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074241v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise El Ahmar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Coxam" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coquelet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Ballerat-Busserolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10953-023-01296-x" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion N&#233;grier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Sauceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Budtova" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2su00084a" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04373830v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guenaelle Bouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05659-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904044v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiyan Zheng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Simond" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengcheng Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.9b01163" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310963v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salaheddine Chabab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Th&#233;veneau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Corvisier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Paricaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2019.102825" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968756v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyi Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fauve" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Valtz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Houriez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2018.10.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01968780v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyuan Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Baudouin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01701205v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Creton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Nieto-Draghi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodorus de Bruin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lachet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2017.12.036" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ifp.hal.science/hal-02014500v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sterpenich" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Privat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912042v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Djebaili" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeslam Hassen Meniai" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.8b00683" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Kontogeorgis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2018.04.019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boonaert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jced.7b00782" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01678837v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Hajiw" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houriez C&#233;line" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud Artola" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.05.039" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01696420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.03.1464" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498790v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2016.11.025" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01475872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01228405v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Canet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chien-Bin Soo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2015.10.041" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187689v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Privat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2014.11.341" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342017v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubessy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Renard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Caumon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.06.257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00876913v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.081" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153347v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abbas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.05.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KQ105SVK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00796628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrando" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mougin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je300599p" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585205v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Creton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2011.02.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X01TMKD2-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00593913v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paramespri Naidoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deresh Ramjugernath" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/je1009398" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00508609v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Richon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2009.08.007" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXWD2PD9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198898v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Khacef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Cormier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Met" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aubry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khacef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cormier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421452v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delebarre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Campestrini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Morscheidt" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Curto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172972v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172970v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528316v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beauger" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Pre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thorel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chesnaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Lemoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172959v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03615520v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pezhman Ahmadi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Chapoy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01519672v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanley Huang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01409671v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01370908v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Root" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251967v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01251077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00762628v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Randi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Jaubert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780469v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l R. Simond" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Coxam" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520766v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Jaubert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Favre" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roizard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00520592v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00580862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lagneau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00558049v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198672v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103258v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198851v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhreddine Ouni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103275v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101344v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447137v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450173v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894802v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielly Miyazaki" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Adamo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04173006v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Eglin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04172950v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633874v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A Artola" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rousseau" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Fauve" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Houriez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01250827v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02713071v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812465-9.00004-9" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177681v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119363804" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01525924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coulier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Provost" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dalmazzone" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eu.wiley.com/WileyCDA/WileyTitle/productCd-1118938666.html" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01392611v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04645366v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro H. Affonso Nobrega" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Jodry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Hadj Hassen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177684v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>