--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -298,1918 +298,2068 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspective écologique sur la cognition incarnée : repères théoriques et applications</w:t>
+                <w:t xml:space="preserve">SAM-Guide : vers un premier Laser Run à destination de sportifs non-voyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mantel</w:t>
+                <w:t xml:space="preserve">Katerin Romeo-Pakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Faugloire</w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+                <w:t xml:space="preserve">Ennaji Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecomte Christèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luo Wenqi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graff Christian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626303v1</w:t>
-[...271 lines deleted...]
-                <w:t xml:space="preserve">hal-03480608v1</w:t>
+                <w:t xml:space="preserve">hal-05563750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal influences on the recognition of two-dimensional vibrotactile patterns on the abdomen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Perspective écologique sur la cognition incarnée : repères théoriques et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Mantel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03480503v1</w:t>
+              <w:t xml:space="preserve">20ème Congrès international de l'ACAPS : Les Environnements de l'Activité Physique et Sportive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACAPS, Oct 2023, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Head Stability and Head-Trunk Coordination in Horseback Riders: The Contribution of Visual Information According to Expertise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Assistance vibrotactile à l'interception locomotrice de cibles mobiles : étude de faisabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine H.P. Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Isableu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01985225v1</w:t>
+              <w:t xml:space="preserve">56e congrès de la Société d'Ergonomie de Langue Française (SELF 2022) : Vulnérabilités et risques émergents : penser et agir ensemble pour transformer durablement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société d’ergonomie de langue française (SELF), Jul 2022, Genève, Suisse. pp.348-353</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of heading performance with vibrotactile guidance: The benefits of information-movement coupling compared with spatial language</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Conditions de l'incorporation d'un objet. Point de vue d'une approche incarnée de la perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01985236v1</w:t>
+              <w:t xml:space="preserve">Journée d'étude Santé, corps, société. Enjeux épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(De)stabilization of required and spontaneous postural dynamics with learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Affordance : théorie, caractérisation et perspectives pour l'ergonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
-[...948 lines deleted...]
-                <w:t xml:space="preserve">hal-04142126v1</w:t>
+              <w:t xml:space="preserve">51e Congrès de la SELF : Ergonomie(S), Ergonome(S), Quelles évolutions à la croisée d’une discipline et d’un métier ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Marseille, France. pp.578-585</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Spatiotemporal influences on the recognition of two-dimensional vibrotactile patterns on the abdomen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Aurèle Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28 (3), pp.606-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xap0000404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Head Stability and Head-Trunk Coordination in Horseback Riders: The Contribution of Visual Information According to Expertise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Biau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Isableu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (article 11), [16 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of heading performance with vibrotactile guidance: The benefits of information-movement coupling compared with spatial language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology: Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20 (4), pp.397-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/xap0000032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(De)stabilization of required and spontaneous postural dynamics with learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (1), pp.170-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1037/0096-1523.35.1.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion Sickness and Postural Sway in Console Video Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ken Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 50 (2), pp.322-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1518/001872008x250755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A. Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G. Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A. Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecological Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion Sickness, Console Video Games, and Head-Mounted Displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moira Flanagan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Factors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 49 (5), pp.920-934. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1518/001872007X230262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrick T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael A Riley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît G Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas A Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Movement Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02186214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of Learning New Postural Patterns: Influence on Preexisting Spontaneous Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Motor Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3200/JMBR.38.4.299-312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring coordination dynamics of the postural system with real-time visual feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Faugloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Merhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stoffregen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 374 (2), pp.136-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2004.10.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Approche dynamique de l'apprentissage de coordinations posturales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Faugloire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Sud - Paris XI, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00128845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId69"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2277,51 +2427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="526D5F39"/>
+    <w:nsid w:val="1A623F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2508,51 +2658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-faugloire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-8858" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090144368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626303v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759604v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622055v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480608v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480503v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000404" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01985225v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00011" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01985236v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000032" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142083v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.35.1.170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142099v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Flanagan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Merhi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008x250755" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Q5W8R731-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X230262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LCP6ZT9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142119v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.4.299-312" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142126v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.10.043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X8N3ZPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128845v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/elise-faugloire" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2753-8858" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/090144368" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563750v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerin Romeo-Pakker" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennaji Abdellatif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecomte Christ&#232;le" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Wenqi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graff Christian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626303v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759604v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H.P. Morice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04622055v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480608v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lejeune" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480503v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Aur&#232;le Rivi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000404" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01985225v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Olivier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Biau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01985236v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xap0000032" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142083v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.35.1.170" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142099v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken Yoshida" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira Flanagan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Merhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872008x250755" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-Q5W8R731-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142113v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1518/001872007X230262" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-LCP6ZT9D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.38.4.299-312" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2004.10.043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8X8N3ZPX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128845v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>