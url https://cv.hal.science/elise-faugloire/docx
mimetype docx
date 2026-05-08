--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -2427,51 +2427,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A623F21"/>
+    <w:nsid w:val="6C2C4EBB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>